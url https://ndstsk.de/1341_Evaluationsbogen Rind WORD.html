--- v0 (2025-10-09)
+++ v1 (2026-04-17)
@@ -6,70 +6,70 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00FF4703" w:rsidP="00FF4703">
+    <w:p w14:paraId="07620323" w14:textId="77777777" w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00FF4703" w:rsidP="00FF4703">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487655424" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="20852643" wp14:editId="1A6BBAF3">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487655424" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5CED08C9" wp14:editId="0C76EC8D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>273050</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6846570" cy="863600"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="4" name="Group 4"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6846570" cy="863600"/>
                           <a:chOff x="0" y="-90768"/>
@@ -222,72 +222,72 @@
                           <a:solidFill>
                             <a:srgbClr val="8BAE1F"/>
                           </a:solidFill>
                         </wps:spPr>
                         <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
                         <wps:cNvPr id="6" name="Textbox 6"/>
                         <wps:cNvSpPr txBox="1"/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="0" y="2"/>
                             <a:ext cx="6840220" cy="819149"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00194052" w:rsidP="00FF4703">
+                            <w:p w14:paraId="46E38AE9" w14:textId="77777777" w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00194052" w:rsidP="00FF4703">
                               <w:pPr>
                                 <w:spacing w:after="120" w:line="660" w:lineRule="exact"/>
                                 <w:ind w:left="1423"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:b/>
                                   <w:sz w:val="44"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00FF4703">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:b/>
                                   <w:color w:val="FFFFFF"/>
                                   <w:spacing w:val="9"/>
                                   <w:sz w:val="44"/>
                                 </w:rPr>
                                 <w:t>BIOSICHERHEITSKONZEPT</w:t>
                               </w:r>
                             </w:p>
-                            <w:p w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00FF4703" w:rsidP="00FF4703">
+                            <w:p w14:paraId="2254E177" w14:textId="77777777" w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00FF4703" w:rsidP="00FF4703">
                               <w:pPr>
                                 <w:spacing w:after="120" w:line="300" w:lineRule="exact"/>
                                 <w:ind w:left="1423"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="32"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:color w:val="FFFFFF"/>
                                   <w:spacing w:val="-4"/>
                                   <w:sz w:val="32"/>
                                 </w:rPr>
                                 <w:t>FÜ</w:t>
                               </w:r>
                               <w:r w:rsidR="00194052" w:rsidRPr="00FF4703">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:color w:val="FFFFFF"/>
                                   <w:spacing w:val="-4"/>
                                   <w:sz w:val="32"/>
                                 </w:rPr>
                                 <w:t>R</w:t>
@@ -461,51 +461,51 @@
                             <w:sz w:val="32"/>
                           </w:rPr>
                           <w:t>BETRIEBE</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00194052" w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="8BAE1F"/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>Niedersächsisches</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00194052" w:rsidP="00194052">
+    <w:p w14:paraId="561F0C56" w14:textId="77777777" w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00194052" w:rsidP="00194052">
       <w:pPr>
         <w:spacing w:before="197"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="171846"/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="171846"/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>nach</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="171846"/>
           <w:spacing w:val="-25"/>
           <w:sz w:val="32"/>
         </w:rPr>
@@ -517,177 +517,298 @@
           <w:color w:val="171846"/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>dem</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="171846"/>
           <w:spacing w:val="-25"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="171846"/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>EU-Tiergesundheitsrechtsakt</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00194052" w:rsidP="00194052">
+    <w:p w14:paraId="0029290C" w14:textId="77777777" w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00194052" w:rsidP="00194052">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="171846"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="48"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00194052" w:rsidP="00194052">
+    <w:p w14:paraId="461850C1" w14:textId="77777777" w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00194052" w:rsidP="00194052">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="171846"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="171846"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="48"/>
         </w:rPr>
         <w:t xml:space="preserve">Evaluation des </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F95C8D" w:rsidRPr="00FF4703" w:rsidRDefault="00194052" w:rsidP="00194052">
+    <w:p w14:paraId="2DDEDA14" w14:textId="77777777" w:rsidR="00F95C8D" w:rsidRPr="00FF4703" w:rsidRDefault="00194052" w:rsidP="00194052">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="171846"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="171846"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="48"/>
         </w:rPr>
         <w:t>Biosicherheitsmanagementplans</w:t>
       </w:r>
       <w:r w:rsidR="009F46F8" w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="171846"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="48"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="004B332E" w:rsidP="00194052">
+    <w:p w14:paraId="5960EA96" w14:textId="572B44F7" w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="004B332E" w:rsidP="00194052">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="171846"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="171846"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="48"/>
         </w:rPr>
-        <w:t>für das Jahr _____________</w:t>
+        <w:t xml:space="preserve">für das Jahr </w:t>
+      </w:r>
+      <w:r w:rsidR="00B42384" w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text36"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00B42384" w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00B42384" w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00B42384" w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00B42384" w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B42384" w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B42384" w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B42384" w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B42384" w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B42384" w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00194052" w:rsidP="00194052">
+    <w:p w14:paraId="7614549B" w14:textId="77777777" w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00194052" w:rsidP="00194052">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00194052" w:rsidP="00194052">
+    <w:p w14:paraId="04FEAF87" w14:textId="77777777" w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00194052" w:rsidP="00194052">
       <w:pPr>
         <w:spacing w:line="237" w:lineRule="auto"/>
         <w:ind w:right="387"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Mit dem Evaluationsbogen soll dokumentiert werden,</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-27"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">ob der Biosicherheitsmanagementplan weiterhin aktuell ist und in wie weit die darin aufgeführten Handlungsempfehlungen umgesetzt wurden. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00194052" w:rsidP="00194052">
+    <w:p w14:paraId="39A09334" w14:textId="77777777" w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00194052" w:rsidP="00194052">
       <w:pPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:right="687"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Evaluationsbogen ist einmal </w:t>
       </w:r>
       <w:r w:rsidR="009F10D7" w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>pro Kalenderjahr</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF4703">
@@ -709,434 +830,1386 @@
       <w:r w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> zu erstellen</w:t>
       </w:r>
       <w:r w:rsidR="00AC6142" w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00194052" w:rsidP="00194052">
+    <w:p w14:paraId="603BFE77" w14:textId="77777777" w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00194052" w:rsidP="00194052">
       <w:pPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:right="687"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00194052" w:rsidP="00194052">
+    <w:p w14:paraId="789E0D7E" w14:textId="77777777" w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00194052" w:rsidP="00194052">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:right="687"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
           <w:w w:val="110"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
           <w:w w:val="110"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>Angaben zum Betrieb</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00194052" w:rsidP="00194052">
+    <w:p w14:paraId="62789B0D" w14:textId="7487D5BF" w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00194052" w:rsidP="00194052">
       <w:pPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:right="687"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Name:</w:t>
       </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text36"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="0073324C" w:rsidP="00194052">
+    <w:p w14:paraId="47E11A5D" w14:textId="0DBA20E2" w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="0073324C" w:rsidP="00194052">
       <w:pPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:right="687"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Registriernummer(n)</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00BD7A6D" w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (VVVO-Nr.)</w:t>
       </w:r>
       <w:r w:rsidR="00194052" w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text36"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00194052" w:rsidP="00194052">
+    <w:p w14:paraId="21BD370E" w14:textId="2EF13059" w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00194052" w:rsidP="00194052">
       <w:pPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:right="687"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>TSK-Nr.:</w:t>
       </w:r>
+      <w:r w:rsidR="00B42384" w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text36"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00194052" w:rsidP="00194052">
+    <w:p w14:paraId="72F5E2AF" w14:textId="77777777" w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00194052" w:rsidP="00194052">
       <w:pPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:right="687"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00CA13D6" w:rsidP="00194052">
+    <w:p w14:paraId="5E06422B" w14:textId="77777777" w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00CA13D6" w:rsidP="00194052">
       <w:pPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:right="687"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
           <w:w w:val="110"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
           <w:w w:val="110"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="00194052" w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
           <w:w w:val="110"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> Angaben zur aktuellen Biosicherheitsberatung</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00194052" w:rsidP="00194052">
+    <w:p w14:paraId="3125495C" w14:textId="77777777" w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00194052" w:rsidP="00194052">
       <w:pPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:right="687"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Tierarzt/</w:t>
       </w:r>
       <w:r w:rsidR="004B332E" w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Tierärzt</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00194052" w:rsidP="00194052">
+    <w:p w14:paraId="7E7C0AD0" w14:textId="44C08291" w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00194052" w:rsidP="00194052">
       <w:pPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:right="687"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Name:</w:t>
       </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text36"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00194052" w:rsidP="00194052">
+    <w:p w14:paraId="77B7B6D5" w14:textId="28E42566" w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00194052" w:rsidP="00194052">
       <w:pPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:right="687"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Praxis:</w:t>
       </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text36"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00113AD9" w:rsidP="00194052">
+    <w:p w14:paraId="5DEE1186" w14:textId="5C96BAB5" w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00113AD9" w:rsidP="00194052">
       <w:pPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:right="687"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Registriernummer(n)</w:t>
       </w:r>
       <w:r w:rsidR="00194052" w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text36"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00194052" w:rsidP="00194052">
+    <w:p w14:paraId="11231D2C" w14:textId="77777777" w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00194052" w:rsidP="00194052">
       <w:pPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:right="687"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Landwirtschaftlicher Berater/in</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00194052" w:rsidP="00194052">
+    <w:p w14:paraId="0B22CC26" w14:textId="065AEA95" w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00194052" w:rsidP="00194052">
       <w:pPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:right="687"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Name:</w:t>
       </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text36"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00113AD9" w:rsidP="00194052">
+    <w:p w14:paraId="50FE72E5" w14:textId="019DDB2D" w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00113AD9" w:rsidP="00194052">
       <w:pPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:right="687"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Registriernummer(n)</w:t>
       </w:r>
       <w:r w:rsidR="00194052" w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text36"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00001A6B" w:rsidRPr="00FF4703" w:rsidRDefault="00001A6B" w:rsidP="00194052">
+    <w:p w14:paraId="4C8A91A9" w14:textId="77777777" w:rsidR="00001A6B" w:rsidRPr="00FF4703" w:rsidRDefault="00001A6B" w:rsidP="00194052">
       <w:pPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:right="687"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00194052" w:rsidP="00194052">
+    <w:p w14:paraId="7B02CB65" w14:textId="77777777" w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00194052" w:rsidP="00194052">
       <w:pPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:right="687"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
           <w:w w:val="110"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
           <w:w w:val="110"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>3. Evaluation des Biosicherheitsmanagementplans</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00194052" w:rsidP="00194052">
+    <w:p w14:paraId="3541DB14" w14:textId="77777777" w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00194052" w:rsidP="00194052">
       <w:pPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:right="687"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00194052" w:rsidP="00194052">
+    <w:p w14:paraId="3A7E4BA2" w14:textId="1E79A2A6" w:rsidR="00194052" w:rsidRPr="00B42384" w:rsidRDefault="00194052" w:rsidP="00194052">
       <w:pPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:right="687"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
+          <w:bCs/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">3.1 </w:t>
       </w:r>
       <w:r w:rsidR="00CA13D6" w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
@@ -1158,107 +2231,220 @@
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">letzten </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Beratung:</w:t>
       </w:r>
       <w:r w:rsidR="0073324C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text36"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="Text36"/>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00194052" w:rsidP="00194052">
+    <w:p w14:paraId="1A2856A0" w14:textId="77777777" w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00194052" w:rsidP="00194052">
       <w:pPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:right="687"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00194052" w:rsidP="00BF01C3">
+    <w:p w14:paraId="18900AA0" w14:textId="77777777" w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00194052" w:rsidP="00BF01C3">
       <w:pPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="687" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">3.2 </w:t>
       </w:r>
       <w:r w:rsidR="00BF01C3" w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Sind die Angaben im Biosicherheitsmanagementplan zu Abläufen und Lageskizze aktuell?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00194052" w:rsidP="00BF01C3">
+    <w:p w14:paraId="68F44F13" w14:textId="77777777" w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00194052" w:rsidP="00BF01C3">
       <w:pPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:left="709" w:right="687"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F37E72" w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>󠄀</w:t>
       </w:r>
@@ -1267,85 +2453,85 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="Kontrollkästchen1"/>
       <w:r w:rsidR="00F37E72" w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00154983">
-[...6 lines deleted...]
-      <w:r w:rsidR="00154983">
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00F37E72" w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:tab/>
         <w:t>Ja</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CF71C6" w:rsidRPr="00FF4703" w:rsidRDefault="00194052" w:rsidP="00CF71C6">
+    <w:p w14:paraId="7F8A7985" w14:textId="77777777" w:rsidR="00CF71C6" w:rsidRPr="00FF4703" w:rsidRDefault="00194052" w:rsidP="00CF71C6">
       <w:pPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:left="709" w:right="252"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F37E72" w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>󠄀</w:t>
       </w:r>
@@ -1354,58 +2540,58 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="Kontrollkästchen2"/>
       <w:r w:rsidR="00F37E72" w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00154983">
-[...6 lines deleted...]
-      <w:r w:rsidR="00154983">
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00F37E72" w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF4703">
@@ -1452,51 +2638,51 @@
       <w:r w:rsidR="00BF6DE9" w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">z.B. </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>mit</w:t>
       </w:r>
       <w:r w:rsidR="00CF71C6" w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="002934F3" w:rsidP="00CF71C6">
+    <w:p w14:paraId="7E64D98D" w14:textId="77777777" w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="002934F3" w:rsidP="00CF71C6">
       <w:pPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:left="1429" w:right="252" w:firstLine="11"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>geänderten</w:t>
       </w:r>
       <w:r w:rsidR="00194052" w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1511,62 +2697,62 @@
       <w:r w:rsidR="00BF6DE9" w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BF01C3" w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">zusätzlichen </w:t>
       </w:r>
       <w:r w:rsidR="00BF6DE9" w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Seiten</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00194052" w:rsidP="00194052">
+    <w:p w14:paraId="7DFAE856" w14:textId="77777777" w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00194052" w:rsidP="00194052">
       <w:pPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:right="687"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00194052" w:rsidP="008B0302">
+    <w:p w14:paraId="1DB01DA9" w14:textId="77777777" w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00194052" w:rsidP="008B0302">
       <w:pPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:left="709" w:right="687" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3.3</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -1595,174 +2781,174 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Handlungsempfehlungen aus der vorherigen Biosicherheitsberatung </w:t>
       </w:r>
       <w:r w:rsidR="00D67E9F" w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">wurden vollständig </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">umgesetzt? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF1F7A" w:rsidRPr="00FF4703" w:rsidRDefault="00F37E72" w:rsidP="0034427C">
+    <w:p w14:paraId="086E9DF6" w14:textId="77777777" w:rsidR="00EF1F7A" w:rsidRPr="00FF4703" w:rsidRDefault="00F37E72" w:rsidP="0034427C">
       <w:pPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:right="252" w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="Kontrollkästchen3"/>
       <w:r w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00154983">
-[...6 lines deleted...]
-      <w:r w:rsidR="00154983">
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidR="00EF1F7A" w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EF1F7A" w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:tab/>
         <w:t>Ja</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF1F7A" w:rsidRPr="00FF4703" w:rsidRDefault="00F37E72" w:rsidP="008B0302">
+    <w:p w14:paraId="16AE9760" w14:textId="77777777" w:rsidR="00EF1F7A" w:rsidRPr="00FF4703" w:rsidRDefault="00F37E72" w:rsidP="008B0302">
       <w:pPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:left="1418" w:right="687" w:hanging="710"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="Kontrollkästchen4"/>
       <w:r w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00154983">
-[...6 lines deleted...]
-      <w:r w:rsidR="00154983">
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidR="00EF1F7A" w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B45B6D" w:rsidRPr="00FF4703">
@@ -1800,255 +2986,255 @@
       <w:r w:rsidR="00B45B6D" w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> gelistet</w:t>
       </w:r>
       <w:r w:rsidR="00D67E9F" w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00EF1F7A" w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00194052" w:rsidP="00194052">
+    <w:p w14:paraId="42F1E969" w14:textId="77777777" w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00194052" w:rsidP="00194052">
       <w:pPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:right="687"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="00733431" w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ie umgesetzten Maßnahmen sind im vorherigen Biosicherheitsmanagementplan</w:t>
       </w:r>
       <w:r w:rsidR="00622F54" w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">/Evaluationsbogen </w:t>
       </w:r>
       <w:r w:rsidR="00733431" w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">als erledigt zu kennzeichnen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00194052" w:rsidP="00194052">
+    <w:p w14:paraId="55942913" w14:textId="77777777" w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00194052" w:rsidP="00194052">
       <w:pPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:right="687"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00194052" w:rsidP="00194052">
+    <w:p w14:paraId="2FF8A621" w14:textId="77777777" w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00194052" w:rsidP="00194052">
       <w:pPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:right="687"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3.4</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Gibt es zusätzliche/neue Handlungsempfehlungen? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00F37E72" w:rsidP="00194052">
+    <w:p w14:paraId="710A0CDD" w14:textId="77777777" w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00F37E72" w:rsidP="00194052">
       <w:pPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:right="687" w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="5" w:name="Kontrollkästchen5"/>
       <w:r w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00154983">
-[...6 lines deleted...]
-      <w:r w:rsidR="00154983">
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidR="00194052" w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:tab/>
         <w:t>Nein</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00F37E72" w:rsidP="00194052">
+    <w:p w14:paraId="299C6210" w14:textId="77777777" w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00F37E72" w:rsidP="00194052">
       <w:pPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:right="687" w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen6"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="6" w:name="Kontrollkästchen6"/>
       <w:r w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00154983">
-[...6 lines deleted...]
-      <w:r w:rsidR="00154983">
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidR="00194052" w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00194052" w:rsidRPr="00FF4703">
@@ -2110,265 +3296,251 @@
           <w:w w:val="110"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>3.5</w:t>
       </w:r>
       <w:r w:rsidR="004B57DF" w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> gelistet</w:t>
       </w:r>
       <w:r w:rsidR="00CF71C6" w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004856EA" w:rsidRPr="00FF4703" w:rsidRDefault="004856EA">
+    <w:p w14:paraId="6F6AC951" w14:textId="77777777" w:rsidR="004856EA" w:rsidRPr="00FF4703" w:rsidRDefault="004856EA">
       <w:pPr>
         <w:pStyle w:val="Textkrper"/>
         <w:ind w:left="1417"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00724A22" w:rsidRPr="00FF4703" w:rsidRDefault="00724A22">
+    <w:p w14:paraId="6EBA0988" w14:textId="77777777" w:rsidR="00724A22" w:rsidRPr="00FF4703" w:rsidRDefault="00724A22">
       <w:pPr>
         <w:pStyle w:val="Textkrper"/>
         <w:spacing w:before="62"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00724A22" w:rsidRPr="00FF4703" w:rsidRDefault="00724A22">
+    <w:p w14:paraId="720C8FD4" w14:textId="77777777" w:rsidR="00724A22" w:rsidRPr="00FF4703" w:rsidRDefault="00724A22">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:sectPr w:rsidR="00724A22" w:rsidRPr="00FF4703" w:rsidSect="00F37E72">
           <w:headerReference w:type="default" r:id="rId8"/>
           <w:footerReference w:type="default" r:id="rId9"/>
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="760" w:right="286" w:bottom="782" w:left="1021" w:header="493" w:footer="595" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
+    <w:p w14:paraId="66F6A7BB" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
       <w:pPr>
         <w:ind w:left="1276"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">3.5 Handlungsempfehlungen zu den identifizierten Schwachstellen – </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
+    <w:p w14:paraId="1F8DAA8B" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
       <w:pPr>
         <w:ind w:left="1701"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>hier die nicht erledigten Handlungsempfehlungen aus dem vorherigen Plan sowie neu identifizierte Schwachstellen eintragen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
+    <w:p w14:paraId="18D468C5" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
       <w:pPr>
         <w:spacing w:before="128"/>
         <w:ind w:left="1276"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="1427" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="624"/>
         <w:gridCol w:w="3062"/>
         <w:gridCol w:w="3005"/>
         <w:gridCol w:w="737"/>
         <w:gridCol w:w="1928"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidTr="002C4F90">
+      <w:tr w:rsidR="002C4F90" w:rsidRPr="00FF4703" w14:paraId="050692A8" w14:textId="77777777" w:rsidTr="002C4F90">
         <w:trPr>
           <w:trHeight w:val="472"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="171846"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
+          <w:p w14:paraId="27C411FA" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
             <w:pPr>
               <w:spacing w:before="49" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="79" w:right="195"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00FF4703">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>zu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00FF4703">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00FF4703">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-13"/>
                 <w:w w:val="90"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Nr</w:t>
-[...12 lines deleted...]
-              <w:t>. *</w:t>
+              <w:t>Nr. *</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3062" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="171846"/>
           </w:tcPr>
-          <w:p w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
+          <w:p w14:paraId="27F27771" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
             <w:pPr>
               <w:spacing w:before="63"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
+          <w:p w14:paraId="1BDCF8CE" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
             <w:pPr>
               <w:ind w:left="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00FF4703">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Beschreibung</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00FF4703">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2406,3037 +3578,3772 @@
             <w:r w:rsidRPr="00FF4703">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Schwachstelle</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3005" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="171846"/>
           </w:tcPr>
-          <w:p w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
+          <w:p w14:paraId="0741A6A5" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
             <w:pPr>
               <w:spacing w:before="63"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
+          <w:p w14:paraId="7CA2B711" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
             <w:pPr>
               <w:ind w:left="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00FF4703">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Handlungsempfehlung</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="171846"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
+          <w:p w14:paraId="0956110C" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
             <w:pPr>
               <w:ind w:left="68"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00FF4703">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Erledigt</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00FF4703">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> am:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="171846"/>
           </w:tcPr>
-          <w:p w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
+          <w:p w14:paraId="45D8B53A" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
             <w:pPr>
               <w:spacing w:before="63"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
+          <w:p w14:paraId="25AD50EE" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
             <w:pPr>
               <w:ind w:left="68"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00FF4703">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Ergänzende</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00FF4703">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00FF4703">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Unterlagen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidTr="00EA3FB4">
+      <w:tr w:rsidR="002C4F90" w:rsidRPr="00FF4703" w14:paraId="68B5DF8F" w14:textId="77777777" w:rsidTr="00EA3FB4">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
+          <w:p w14:paraId="6834E27D" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF4703">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3062" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="00EA3FB4" w:rsidP="002C4F90">
+          <w:p w14:paraId="4FE1BCBC" w14:textId="77777777" w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="00EA3FB4" w:rsidP="002C4F90">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="00EA3FB4" w:rsidP="002C4F90">
+          <w:p w14:paraId="221264A5" w14:textId="77777777" w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="00EA3FB4" w:rsidP="002C4F90">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="00EA3FB4" w:rsidP="002C4F90">
+          <w:p w14:paraId="36ABDA72" w14:textId="77777777" w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="00EA3FB4" w:rsidP="002C4F90">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="00EA3FB4" w:rsidP="002C4F90">
+          <w:p w14:paraId="79E80C58" w14:textId="77777777" w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="00EA3FB4" w:rsidP="002C4F90">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="00EA3FB4" w:rsidP="002C4F90">
+          <w:p w14:paraId="562E905E" w14:textId="77777777" w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="00EA3FB4" w:rsidP="002C4F90">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3005" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
+          <w:p w14:paraId="53653E7D" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF4703">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
+          <w:p w14:paraId="6E1B212B" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF4703">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
+          <w:p w14:paraId="21D44DB5" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF4703">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidTr="00EA3FB4">
+      <w:tr w:rsidR="002C4F90" w:rsidRPr="00FF4703" w14:paraId="48014414" w14:textId="77777777" w:rsidTr="00EA3FB4">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
+          <w:p w14:paraId="244E63BE" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF4703">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3062" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
+          <w:p w14:paraId="6E552DFD" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="00EA3FB4" w:rsidP="002C4F90">
+          <w:p w14:paraId="54D22511" w14:textId="77777777" w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="00EA3FB4" w:rsidP="002C4F90">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="00EA3FB4" w:rsidP="002C4F90">
+          <w:p w14:paraId="1CE4D538" w14:textId="77777777" w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="00EA3FB4" w:rsidP="002C4F90">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="00EA3FB4" w:rsidP="002C4F90">
+          <w:p w14:paraId="11D4893B" w14:textId="77777777" w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="00EA3FB4" w:rsidP="002C4F90">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="00EA3FB4" w:rsidP="002C4F90">
+          <w:p w14:paraId="21A165A4" w14:textId="77777777" w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="00EA3FB4" w:rsidP="002C4F90">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3005" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
+          <w:p w14:paraId="47C509D0" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF4703">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
+          <w:p w14:paraId="6D16441B" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF4703">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
+          <w:p w14:paraId="0A3FADF5" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF4703">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidTr="00EA3FB4">
+      <w:tr w:rsidR="002C4F90" w:rsidRPr="00FF4703" w14:paraId="15FFCE49" w14:textId="77777777" w:rsidTr="00EA3FB4">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
+          <w:p w14:paraId="739D9651" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF4703">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3062" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="00EA3FB4" w:rsidP="002C4F90">
+          <w:p w14:paraId="7F9CA692" w14:textId="77777777" w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="00EA3FB4" w:rsidP="002C4F90">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="00EA3FB4" w:rsidP="002C4F90">
+          <w:p w14:paraId="37AF26B3" w14:textId="77777777" w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="00EA3FB4" w:rsidP="002C4F90">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="00EA3FB4" w:rsidP="002C4F90">
+          <w:p w14:paraId="556C7E03" w14:textId="77777777" w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="00EA3FB4" w:rsidP="002C4F90">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="00EA3FB4" w:rsidP="002C4F90">
+          <w:p w14:paraId="3E2B22E4" w14:textId="77777777" w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="00EA3FB4" w:rsidP="002C4F90">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="00EA3FB4" w:rsidP="002C4F90">
+          <w:p w14:paraId="17E64A97" w14:textId="77777777" w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="00EA3FB4" w:rsidP="002C4F90">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3005" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
+          <w:p w14:paraId="78C83A73" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF4703">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
+          <w:p w14:paraId="34774570" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF4703">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
+          <w:p w14:paraId="5EAFB6AC" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF4703">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidTr="00EA3FB4">
+      <w:tr w:rsidR="002C4F90" w:rsidRPr="00FF4703" w14:paraId="18323231" w14:textId="77777777" w:rsidTr="00EA3FB4">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
+          <w:p w14:paraId="11998C48" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3062" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
+          <w:p w14:paraId="4AA75DC1" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="00EA3FB4" w:rsidP="002C4F90">
+          <w:p w14:paraId="11C4866A" w14:textId="77777777" w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="00EA3FB4" w:rsidP="002C4F90">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="00EA3FB4" w:rsidP="002C4F90">
+          <w:p w14:paraId="3B65470E" w14:textId="77777777" w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="00EA3FB4" w:rsidP="002C4F90">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="00EA3FB4" w:rsidP="002C4F90">
+          <w:p w14:paraId="3763C6EB" w14:textId="77777777" w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="00EA3FB4" w:rsidP="002C4F90">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="00EA3FB4" w:rsidP="002C4F90">
+          <w:p w14:paraId="09D2EF41" w14:textId="77777777" w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="00EA3FB4" w:rsidP="002C4F90">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3005" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
+          <w:p w14:paraId="7C3147D5" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
+          <w:p w14:paraId="099DB191" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
+          <w:p w14:paraId="01B1AC78" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidTr="00EA3FB4">
+      <w:tr w:rsidR="002C4F90" w:rsidRPr="00FF4703" w14:paraId="1C3EA6BD" w14:textId="77777777" w:rsidTr="00EA3FB4">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
+          <w:p w14:paraId="58BC36ED" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3062" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="00EA3FB4" w:rsidP="002C4F90">
+          <w:p w14:paraId="47940A9F" w14:textId="77777777" w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="00EA3FB4" w:rsidP="002C4F90">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="00EA3FB4" w:rsidP="002C4F90">
+          <w:p w14:paraId="15685E84" w14:textId="77777777" w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="00EA3FB4" w:rsidP="002C4F90">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="00EA3FB4" w:rsidP="002C4F90">
+          <w:p w14:paraId="5FFE9EE1" w14:textId="77777777" w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="00EA3FB4" w:rsidP="002C4F90">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="00EA3FB4" w:rsidP="002C4F90">
+          <w:p w14:paraId="46220F08" w14:textId="77777777" w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="00EA3FB4" w:rsidP="002C4F90">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="00EA3FB4" w:rsidP="002C4F90">
+          <w:p w14:paraId="23A771F6" w14:textId="77777777" w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="00EA3FB4" w:rsidP="002C4F90">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3005" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
+          <w:p w14:paraId="69CBABDA" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
+          <w:p w14:paraId="458CC0F5" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
+          <w:p w14:paraId="43D34D06" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidTr="00EA3FB4">
+      <w:tr w:rsidR="002C4F90" w:rsidRPr="00FF4703" w14:paraId="556A5A4B" w14:textId="77777777" w:rsidTr="00EA3FB4">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
+          <w:p w14:paraId="2A8F660C" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3062" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
+          <w:p w14:paraId="5A4A957A" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="00EA3FB4" w:rsidP="002C4F90">
+          <w:p w14:paraId="7A554F38" w14:textId="77777777" w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="00EA3FB4" w:rsidP="002C4F90">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="00EA3FB4" w:rsidP="002C4F90">
+          <w:p w14:paraId="35CD18BF" w14:textId="77777777" w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="00EA3FB4" w:rsidP="002C4F90">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="00EA3FB4" w:rsidP="002C4F90">
+          <w:p w14:paraId="183B258A" w14:textId="77777777" w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="00EA3FB4" w:rsidP="002C4F90">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="00EA3FB4" w:rsidP="002C4F90">
+          <w:p w14:paraId="301BE3EB" w14:textId="77777777" w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="00EA3FB4" w:rsidP="002C4F90">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3005" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
+          <w:p w14:paraId="39037E78" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
+          <w:p w14:paraId="5617A21A" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
+          <w:p w14:paraId="63B2977C" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidTr="00EA3FB4">
+      <w:tr w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w14:paraId="4DEEFC80" w14:textId="77777777" w:rsidTr="00EA3FB4">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="00EA3FB4" w:rsidP="002C4F90">
+          <w:p w14:paraId="6C16DED0" w14:textId="77777777" w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="00EA3FB4" w:rsidP="002C4F90">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3062" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="00EA3FB4" w:rsidP="002C4F90">
+          <w:p w14:paraId="446EBD29" w14:textId="77777777" w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="00EA3FB4" w:rsidP="002C4F90">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="00EA3FB4" w:rsidP="002C4F90">
+          <w:p w14:paraId="675BA170" w14:textId="77777777" w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="00EA3FB4" w:rsidP="002C4F90">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="00EA3FB4" w:rsidP="002C4F90">
+          <w:p w14:paraId="414D33D5" w14:textId="77777777" w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="00EA3FB4" w:rsidP="002C4F90">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="00EA3FB4" w:rsidP="002C4F90">
+          <w:p w14:paraId="49CA4CAB" w14:textId="77777777" w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="00EA3FB4" w:rsidP="002C4F90">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3005" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="00EA3FB4" w:rsidP="002C4F90">
+          <w:p w14:paraId="70EC113D" w14:textId="77777777" w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="00EA3FB4" w:rsidP="002C4F90">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="00EA3FB4" w:rsidP="002C4F90">
+          <w:p w14:paraId="2B5E3830" w14:textId="77777777" w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="00EA3FB4" w:rsidP="002C4F90">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="00EA3FB4" w:rsidP="002C4F90">
+          <w:p w14:paraId="589E59FC" w14:textId="77777777" w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="00EA3FB4" w:rsidP="002C4F90">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="6459A02D" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00B42384" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
+    <w:p w14:paraId="5D62CAD8" w14:textId="747132B9" w:rsidR="002C4F90" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
       <w:pPr>
         <w:spacing w:before="140"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="16"/>
+          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">*  Nr. im Biosicherheitsmanagementplan </w:t>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*Nr. im Biosicherheitsmanagementplan </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
+    <w:p w14:paraId="2A62B19D" w14:textId="77777777" w:rsidR="00B42384" w:rsidRDefault="00B42384" w:rsidP="00B42384">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:ind w:firstLine="2552"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F44AAF2" w14:textId="6F8A5EC5" w:rsidR="00B42384" w:rsidRDefault="00B42384" w:rsidP="00B42384">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:ind w:firstLine="1418"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beratungszeit: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="185EF124" w14:textId="77777777" w:rsidR="00B42384" w:rsidRPr="004A3113" w:rsidRDefault="00B42384" w:rsidP="00B42384">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:ind w:firstLine="2552"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="1390" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2273"/>
+        <w:gridCol w:w="5953"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00B42384" w14:paraId="64121169" w14:textId="77777777" w:rsidTr="00B42384">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2273" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D55A2C9" w14:textId="77777777" w:rsidR="00B42384" w:rsidRPr="004A3113" w:rsidRDefault="00B42384" w:rsidP="00215782">
+            <w:pPr>
+              <w:pStyle w:val="Textkrper"/>
+              <w:spacing w:before="129"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A3113">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Tier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ä</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A3113">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>rzt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A3113">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Tierarzt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5953" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2952AF0B" w14:textId="77777777" w:rsidR="00B42384" w:rsidRDefault="00B42384" w:rsidP="00215782">
+            <w:pPr>
+              <w:pStyle w:val="Textkrper"/>
+              <w:spacing w:before="129"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Name Fachberaterin/Fachberater  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A3113">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text35"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="004A3113">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="004A3113">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004A3113">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="004A3113">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A3113">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A3113">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A3113">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A3113">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A3113">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B42384" w14:paraId="38F6D5EE" w14:textId="77777777" w:rsidTr="00B42384">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2273" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2432CFE0" w14:textId="77777777" w:rsidR="00B42384" w:rsidRPr="004A3113" w:rsidRDefault="00B42384" w:rsidP="00215782">
+            <w:pPr>
+              <w:pStyle w:val="Textkrper"/>
+              <w:spacing w:before="129"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stunden:  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A3113">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text35"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="004A3113">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="004A3113">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004A3113">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="004A3113">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A3113">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A3113">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A3113">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A3113">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A3113">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5953" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C5D78F9" w14:textId="77777777" w:rsidR="00B42384" w:rsidRPr="004A3113" w:rsidRDefault="00B42384" w:rsidP="00215782">
+            <w:pPr>
+              <w:pStyle w:val="Textkrper"/>
+              <w:spacing w:before="129"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stunden:  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A3113">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text35"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="004A3113">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="004A3113">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004A3113">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="004A3113">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A3113">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A3113">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A3113">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A3113">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A3113">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="320C9AE9" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
       <w:pPr>
         <w:spacing w:before="140"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
+    <w:p w14:paraId="1A664CFA" w14:textId="77777777" w:rsidR="00B42384" w:rsidRPr="00FF4703" w:rsidRDefault="00B42384" w:rsidP="002C4F90">
+      <w:pPr>
+        <w:spacing w:before="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DCA5708" w14:textId="48201980" w:rsidR="002C4F90" w:rsidRPr="00B42384" w:rsidRDefault="002C4F90" w:rsidP="00B42384">
       <w:pPr>
         <w:spacing w:line="283" w:lineRule="auto"/>
         <w:ind w:left="1419" w:right="134"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-18"/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Hiermit</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="31"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>beantrage</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="31"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ich</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="31"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>die</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="31"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Beihilfe</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="31"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>der</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="25"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Niedersächsischen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="21"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Tierseuchenkasse</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="25"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>für</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="25"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>die</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="31"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Durchführung</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="31"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>der Folgeberatung zur Biosicherheit,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="6"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>trete</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="31"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>den</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="40"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Anspruch</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>auf</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>die</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Beihilfe</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>an</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>den</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>durchführenden</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Beratenden</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ab</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>und</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>erkläre</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>mich</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>damit</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>einverstanden,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-16"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>dass</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>die</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Beihilfe</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>von</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>diesem über</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="25"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>das</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="31"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Portal</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="31"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>der</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="25"/>
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF4703">
-[...2 lines deleted...]
-          <w:sz w:val="18"/>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Nds</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF4703">
-[...2 lines deleted...]
-          <w:sz w:val="18"/>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>. Tierseuchenkasse</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="31"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>beantragt</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="25"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>wird.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="12"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Über</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="25"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>die</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="31"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>besonderen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="31"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Regelungen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="31"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>der</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="25"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Datenschutzgrundverordnung</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="31"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(DSG-VO)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>hinsichtlich</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>der</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-15"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Verarbeitung</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>meiner</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>personenbezogenen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Daten</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>und</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>hinsichtlich</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>meiner</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Datenschutzrechte</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>wurde</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ich</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>von</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>der Niedersächsischen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-15"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Tierseuchenkasse</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>anlässlich</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>der</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>jährlichen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Übersendung</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>der</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Meldekarte</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>informiert (Datenschutzhinweise</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="32"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>unter</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="22"/>
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> www.ndstsk.de). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
-[...2 lines deleted...]
-          <w:sz w:val="18"/>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ich</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="32"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>erkläre,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="12"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>dass</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="32"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>mir</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="26"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>gegenüber</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="26"/>
-          <w:sz w:val="18"/>
-[...7 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>keine</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="32"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>offene</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="32"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Rückforderungsanordnung</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="32"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>der</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="26"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>EU-Kommission</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="31"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>aufgrund</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="31"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>eines</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="25"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>früheren</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="31"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Beschlusses</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="31"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>der</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="25"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>EU-Kommission</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="31"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>zur</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="25"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Feststellung</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="31"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>der</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="25"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Unzulässigkeit</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="31"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>einer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="25"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Beihilfe</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="31"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>und</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="31"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ihrer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="25"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Unvereinbarkeit</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>mit</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>dem</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Binnenmarkt</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>besteht.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-18"/>
-          <w:sz w:val="18"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ich</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>erkläre,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>dass</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>der</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Betrieb</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>kein</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Unternehmen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Schwierigkeiten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ist und keine Änderungen im Ablauf der Prozesse vorgenommen wurden, die im Evaluationsbogen keine Erwähnung finden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
-[...150 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="267978C4" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
+    <w:p w14:paraId="1D1ACD26" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
-[...8 lines deleted...]
-    <w:p w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
+    <w:p w14:paraId="283CEB65" w14:textId="27341097" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
       <w:pPr>
         <w:spacing w:before="64" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487658496" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="53DC6B38" wp14:editId="42D91E04">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487658496" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="495D956B" wp14:editId="263A0C8E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>901700</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>203200</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="615950" cy="1270"/>
                 <wp:effectExtent l="0" t="0" r="12700" b="17780"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="21" name="Graphic 307"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="615950" cy="1270"/>
                         </a:xfrm>
@@ -5481,51 +7388,51 @@
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="29F8C09F" id="Graphic 307" o:spid="_x0000_s1026" style="position:absolute;margin-left:71pt;margin-top:16pt;width:48.5pt;height:.1pt;z-index:-15657984;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="615950,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAL4UW+IwIAAH8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L06ytemMOMXQoMWA&#10;oivQFDsrshwbk0WNVOL070fJdpp2t2E+CJT4RPLxUV5eH1srDgapAVfI2WQqhXEaysbtCvm8uf10&#10;JQUF5UplwZlCvhiS16uPH5adz80carClQcFBHOWdL2Qdgs+zjHRtWkUT8MaxswJsVeAt7rISVcfR&#10;W5vNp9PLrAMsPYI2RHy67p1yleJXldHhR1WRCcIWkmsLacW0buOarZYq36HydaOHMtQ/VNGqxnHS&#10;U6i1CkrssfkrVNtoBIIqTDS0GVRVo03iwGxm03dsnmrlTeLCzSF/ahP9v7D64fCIoikLOZ9J4VTL&#10;Gt0N7fg8XcT+dJ5yhj35R4wMyd+D/kXsyN544oYGzLHCNmKZnzimZr+cmm2OQWg+vJxdfL1gSTS7&#10;ZvNFkiJT+XhV7yncGUhh1OGeQq9UOVqqHi19dKOJrHdU2ialgxSsNErBSm97pb0K8V6sLZqiO9UR&#10;j1o4mA0kZ3hXN1f26rXuHDUSGSkytAewEZNwo3ojJWb7nJp1sYbF1eJLGh8C25S3jbWxCMLd9sai&#10;OKg4vOmLLDjCG5hHCmtFdY9LrgFm3SBSr0tUaAvlCwvescSFpN97hUYK+93xSMXnMRo4GtvRwGBv&#10;ID2i1B/OuTn+VOhFTF/IwLI+wDiwKh8li9RP2HjTwbd9gKqJeqYB6isaNjzlieDwIuMzOt8n1Ot/&#10;Y/UHAAD//wMAUEsDBBQABgAIAAAAIQCdeaJV2gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTE/L&#10;TsMwELwj8Q/WInGjTl1UtSFOBYF+QFuQOLrxNonqR2Q7afh7Nic47c7uaB7FbrKGjRhi552E5SID&#10;hq72unONhM/T/mkDLCbltDLeoYQfjLAr7+8KlWt/cwccj6lhJOJiriS0KfU557Fu0aq48D06+l18&#10;sCoRDA3XQd1I3BousmzNreocObSqx6rF+nocrIRx/WWrav+2Ufh+MOJ7uR3Ch5by8WF6fQGWcEp/&#10;ZJjjU3QoKdPZD05HZgg/C+qSJKzmSQSx2tJyng8CeFnw/w3KXwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQAL4UW+IwIAAH8EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQCdeaJV2gAAAAkBAAAPAAAAAAAAAAAAAAAAAH0EAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAhAUAAAAA&#10;" path="m,l615950,e" filled="f" strokeweight=".62pt">
                 <v:path arrowok="t"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487660544" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="026FF5D8" wp14:editId="1C370A55">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487660544" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1C005F88" wp14:editId="555DA3DF">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>4559300</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>203200</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2280920" cy="1270"/>
                 <wp:effectExtent l="0" t="0" r="24130" b="17780"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="20" name="Graphic 309"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2280920" cy="1270"/>
                         </a:xfrm>
@@ -5570,51 +7477,51 @@
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="5991C1E1" id="Graphic 309" o:spid="_x0000_s1026" style="position:absolute;margin-left:359pt;margin-top:16pt;width:179.6pt;height:.1pt;z-index:-15655936;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="2280920,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCUFs0CJQIAAIIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3a8YUmNOMXQoMWA&#10;oivQFDsrshwbk0WNUmLn70fJdpJ2t2E+CJT4RPLxUV7d9q1mR4WuAVPw+SzlTBkJZWP2BX/d3n9a&#10;cua8MKXQYFTBT8rx2/XHD6vO5iqDGnSpkFEQ4/LOFrz23uZJ4mStWuFmYJUhZwXYCk9b3Cclio6i&#10;tzrJ0vRr0gGWFkEq5+h0Mzj5OsavKiX9j6pyyjNdcKrNxxXjugtrsl6JfI/C1o0cyxD/UEUrGkNJ&#10;z6E2wgt2wOavUG0jERxUfiahTaCqGqkiB2IzT9+xeamFVZELNcfZc5vc/wsrn47PyJqy4Bm1x4iW&#10;NHoY2/E5vQn96azLCfZinzEwdPYR5C9HjuSNJ2zciOkrbAOW+LE+Nvt0brbqPZN0mGXL9CYkleSb&#10;Z4uoRSLy6a48OP+gIMYRx0fnB6nKyRL1ZMneTCaS4EFqHaX2nJHUyBlJvRuktsKHe6G4YLLuUkg4&#10;a+GothC9/l3lVNrFq801KlJJF5xNLAk7IMgIaahXgxFTk31NTptQxWK5+BInyIFuyvtG61CFw/3u&#10;TiM7ijC/8Qs8KMIbmEXnN8LVAy66Rpg2o06DNEGkHZQn0rwjlQvufh8EKs70d0NTFV7IZOBk7CYD&#10;vb6D+I5igyjntv8p0LKQvuCelH2CaWZFPokWqJ+x4aaBbwcPVRMUjTM0VDRuaNAjwfFRhpd0vY+o&#10;y69j/QcAAP//AwBQSwMEFAAGAAgAAAAhAB6r/4zfAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8FOwzAQRO9I/IO1SNyo3SAlVYhTNZWQKm4UhMTNjZckYK+D7bbh7+ucymm1O6PZN9V6soad0IfB&#10;kYTlQgBDap0eqJPw/vb8sAIWoiKtjCOU8IcB1vXtTaVK7c70iqd97FgKoVAqCX2MY8l5aHu0Kizc&#10;iJS0L+etimn1HddenVO4NTwTIudWDZQ+9GrEbY/tz/5oJYisMbtfKl6a7Uez2+Bn7vV3LuX93bR5&#10;AhZxilczzPgJHerEdHBH0oEZCcVylbpECY9ZmrNBFEUG7DBfMuB1xf9XqC8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAlBbNAiUCAACCBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAHqv/jN8AAAAKAQAADwAAAAAAAAAAAAAAAAB/BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIsFAAAAAA==&#10;" path="m,l2280907,e" filled="f" strokeweight=".62pt">
                 <v:path arrowok="t"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487659520" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="06940E77" wp14:editId="78FB9C75">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487659520" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="04647616" wp14:editId="1D12D5D4">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>1816100</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>203200</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1828800" cy="1270"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="17780"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="19" name="Graphic 308"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1828800" cy="1270"/>
                         </a:xfrm>
@@ -5648,52 +7555,153 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="5DBF347D" id="Graphic 308" o:spid="_x0000_s1026" style="position:absolute;margin-left:143pt;margin-top:16pt;width:2in;height:.1pt;z-index:-15656960;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="1828800,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD6n1BHIwIAAIIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3ayYfGMOMXQoMWA&#10;oivQDDsrshwbkyWNVGLn70fJdpJ2t6I+CJT4RPLxUV7d9K1mRwXYWFPw+SzlTBlpy8bsC/5re/cp&#10;4wy9MKXQ1qiCnxTym/XHD6vO5Wpha6tLBYyCGMw7V/Dae5cnCcpatQJn1ilDzspCKzxtYZ+UIDqK&#10;3upkkaZfk85C6cBKhUinm8HJ1zF+VSnpf1YVKs90wak2H1eI6y6syXol8j0IVzdyLEO8oYpWNIaS&#10;nkNthBfsAM1/odpGgkVb+Zm0bWKrqpEqciA28/QVm+daOBW5UHPQnduE7xdWPh6fgDUlafeNMyNa&#10;0uh+bMfnNAv96RzmBHt2TxAYonuw8g+SI3nhCRscMX0FbcASP9bHZp/OzVa9Z5IO59kiy1LSRJJv&#10;vlhGLRKRT3flAf29sjGOOD6gH6QqJ0vUkyV7M5lAggepdZTac0ZSA2ck9W6Q2gkf7oXigsm6SyHh&#10;rLVHtbXR619VTqVdvNpco85UJpaEHRBkhDTUq8GIqcm+JqdNqGKZLb/ECUKrm/Ku0TpUgbDf3Wpg&#10;RxHmN36BB0V4AXOAfiOwHnDRNcK0GXUapAki7Wx5Is07Urng+PcgQHGmfxiaqvBCJgMmYzcZ4PWt&#10;je8oNohybvvfAhwL6QvuSdlHO82syCfRAvUzNtw09vvB26oJisYZGioaNzTokeD4KMNLut5H1OXX&#10;sf4HAAD//wMAUEsDBBQABgAIAAAAIQDCQo843wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9N&#10;S8NAEIbvgv9hGcGb3TRqrDGbUgShXoS2KvS2TWaT6H6E7DSN/97pSU/z9fLO8xbLyVkx4hC74BXM&#10;ZwkI9FWoO98oeN+93CxARNK+1jZ4VPCDEZbl5UWh8zqc/AbHLTWCTXzMtYKWqM+ljFWLTsdZ6NHz&#10;zYTBaeJxaGQ96BObOyvTJMmk053nD63u8bnF6nt7dAqMWT++ZnZlPmj8MvPPt/2O1nulrq+m1RMI&#10;won+xHDGZ3QomekQjr6OwipIFxlnIQW3KVcW3D/ccXM4L1KQZSH/Jyh/AQAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAPqfUEcjAgAAggQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAMJCjzjfAAAACQEAAA8AAAAAAAAAAAAAAAAAfQQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAACJBQAAAAA=&#10;" path="m,l1828800,e" filled="f" strokeweight=".62pt">
                 <v:path arrowok="t"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          </w:t>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text37"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="7" w:name="Text37"/>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
+    <w:p w14:paraId="441F4B32" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2859"/>
           <w:tab w:val="left" w:pos="7332"/>
         </w:tabs>
         <w:spacing w:before="43"/>
         <w:ind w:left="1419"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-4"/>
           <w:w w:val="105"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Datum</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF4703">
@@ -5751,94 +7759,103 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Unterschrift</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="2"/>
           <w:w w:val="105"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:w w:val="105"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Tierarzt/Tierärztin/Berater/Beraterin</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="00261683" w:rsidP="002C4F90">
+    <w:p w14:paraId="7F949E44" w14:textId="14BA973F" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0388A67F" w14:textId="47A6AB6A" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="00B42384" w:rsidP="002C4F90">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487657472" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="67AE1B4E" wp14:editId="0DB4FB09">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487657472" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="76A1E374" wp14:editId="600AE41D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
-                  <wp:posOffset>673100</wp:posOffset>
+                  <wp:align>right</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
-                  <wp:posOffset>8693150</wp:posOffset>
+                  <wp:posOffset>8604250</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6880225" cy="686435"/>
+                <wp:extent cx="6784975" cy="520065"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="18" name="Graphic 310"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6880225" cy="686435"/>
+                          <a:ext cx="6784975" cy="520065"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
                           <a:cxnLst/>
                           <a:rect l="l" t="t" r="r" b="b"/>
                           <a:pathLst>
                             <a:path w="6840220" h="1080135">
                               <a:moveTo>
                                 <a:pt x="6840004" y="0"/>
                               </a:moveTo>
                               <a:lnTo>
                                 <a:pt x="540004" y="0"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="490855" y="2222"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="442937" y="8712"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="396455" y="19304"/>
                               </a:lnTo>
                               <a:lnTo>
@@ -5955,284 +7972,275 @@
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="8BAE1F"/>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="2C44B94B" id="Graphic 310" o:spid="_x0000_s1026" style="position:absolute;margin-left:53pt;margin-top:684.5pt;width:541.75pt;height:54.05pt;z-index:487657472;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="6840220,1080135" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAc7zCOrQMAAFgLAAAOAAAAZHJzL2Uyb0RvYy54bWysVtuO2zYQfS/QfxD03hVJ3UhjvUGadIMC&#10;QRIgW/SZlqi1UElUSa7t/fsOL7LVBKDaon6QKPNodObMDGfu31zGITkJpXs57VN8h9JETI1s++l5&#10;n/729PgTTRNt+NTyQU5in74Knb55+PGH+/O8E0Qe5dAKlYCRSe/O8z49GjPvskw3RzFyfSdnMcFm&#10;J9XIDTyq56xV/AzWxyEjCFXZWap2VrIRWsO/7/1m+uDsd51ozOeu08Ikwz4FbsZdlbse7DV7uOe7&#10;Z8XnY98EGvw/sBh5P8FHr6bec8OTF9V/Z2rsGyW17MxdI8dMdl3fCOcDeIPRN958PfJZOF9AHD1f&#10;ZdL/n9nm0+mLSvoWYgeRmvgIMfoQ5Mix0+c86x3Avs5flPVQzx9l84cG4bK/7dgHHTCXTo0WC/4l&#10;Fyf261VscTFJA39WlCJCyjRpYK+iVZGXNhoZ3y1vNy/afBDSWeKnj9r4YLXLih+XVXOZlqWCkNtg&#10;Dy7YJk0g2CpNINgHH+yZG/uepWeXydl+vQAqkB5HkAFRhIGK3R/lSTxJhzTWD4tDqEiTxRsge8MM&#10;0xpbfg9dAMt9dkYLhmgJMoBNAr+gwYJZ7gFbEJbXDktrHMfmrCqCXcxyYO3FXQwud284L3FJK2c4&#10;z2u2AQbCBDtwaWswaplUdVERB67zOt8AE1pS7x+D9IiDMSMogDGp0YYc4B+uvMx2WdMoa2sQQUJA&#10;UOAzGJYx9RitWe7AxDsQA4MKJIC9NDFwiVmwnIPoeR6lAZGjXukQzphlcIv5GIZEiYFpxZjzr4AE&#10;LONiQCEFLCR2VUcZe4VtqeB4rK9GS8psGP8R2SqvEQgSw95UqGheVht5f9W3JrTYCMYtcnWNC5Av&#10;RuOWExSTsozn5i3baIm3aKwSmUKWwiEX47EqEsh6WmyKtxQgK3OE4rRDadiSYuAljmu9Ojag+irQ&#10;O0rcVkc4kjAicIJvwG/HHUZwPJF49q2PUlSheiNZbZGEUxoDGLhFua8aAMDrmsXhq8Zie9WW7AAn&#10;1J83YJ0xFi+edYv7t/hvc6sZpBY+3Wyndb392n2hda77u5ZD3z72w2C7rVbPh3eDSk4cGjn9+e0v&#10;+DEouIK56cMPHHb0OMj2FSaZM8wu+1T/+cKVSJPh1wlmJTv3LQu1LA7LQpnhnXTToWv0Spuny+9c&#10;zckMy31qYF75JJdJjO+WQQT4W4DH2jcn+fbFyK63U4rj5hmFBxjfnP9h1LTz4frZoW4D8cNfAAAA&#10;//8DAFBLAwQUAAYACAAAACEA09adkeIAAAAOAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE&#10;70i8g7VIXFDrhJ+kDXEqCOqxSLRUcHTjJQmN11HstuHt2Z7g9o12NDuTL0bbiSMOvnWkIJ5GIJAq&#10;Z1qqFbxvlpMZCB80Gd05QgU/6GFRXF7kOjPuRG94XIdacAj5TCtoQugzKX3VoNV+6nokvn25werA&#10;cqilGfSJw20nb6MokVa3xB8a3WPZYLVfH6wC2X5/tJ+ll8vnMn3d36y2WL9slbq+Gp8eQQQcw58Z&#10;zvW5OhTcaecOZLzoWEcJbwkMd8mc6WyJZ/MHEDum+zSNQRa5/D+j+AUAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQAc7zCOrQMAAFgLAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQDT1p2R4gAAAA4BAAAPAAAAAAAAAAAAAAAAAAcGAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAFgcAAAAA&#10;" path="m6840004,l540004,,490855,2222,442937,8712,396455,19304,351586,33794,308521,52006,267462,73736,228587,98806r-36500,28206l158165,158178r-31165,33922l98793,228587,73723,267462,51993,308533,33782,351586,19291,396455,8699,442950,2209,490867,,540016r2209,49149l8699,637082r10592,46482l33782,728433r18211,43066l73723,812558r25070,38875l127000,887920r31165,33922l192087,953008r36500,28206l267462,1006284r41059,21730l351586,1046226r44869,14490l442937,1071308r47918,6490l540004,1080008r279,-13l6840004,1079995,6840004,xe" fillcolor="#8bae1f" stroked="f">
+              <v:shape w14:anchorId="3E9FAEAE" id="Graphic 310" o:spid="_x0000_s1026" style="position:absolute;margin-left:483.05pt;margin-top:677.5pt;width:534.25pt;height:40.95pt;z-index:487657472;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="6840220,1080135" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCD02kOmAMAADELAAAOAAAAZHJzL2Uyb0RvYy54bWysVk1v2zgQvRfY/yDovhFJfZA04hTdtikK&#10;FGmBZtEzLVOxsJKokozt/PsOKdEWWoDaLjYHaWQ9Td68meHM7etz3yVHqU2rhm2Kb1CayKFW+3Z4&#10;2qZ/P97/ydLEWDHsRacGuU1fpElf3/3x6vY0biRRB9XtpU7AyWA2p3GbHqwdN1lm6oPshblRoxzg&#10;ZaN0Lyw86qdsr8UJvPddRhCqspPS+1GrWhoDv76bXqZ33n/TyNp+bhojbdJtU+Bm/VX7685ds7tb&#10;sXnSYjy09UxD/AcWvWgH+KcXV++EFcmzbn9x1be1VkY19qZWfaaapq2ljwGiweinaL4exCh9LCCO&#10;GS8ymf/Pbf1w/Dp+0Y66GT+p+h8DimSn0Wwub9yDmTHnRvcOC8STs1fx5aKiPNukhh8rygpOyzSp&#10;4V3pklQ6mTOxCV/Xz8Z+kMp7EsdPxk5Z2AdLHIJVn4dgasily2Lns2jTBLKo0wSyuJuyOArrvnP0&#10;nJmcgAorECGQ9wPUJmII56XPUq+O8lF5pHVxOBxCRZqEaIDsFdMNS2z5KzQAwn30TguOWAkygE8C&#10;f7MGARPuM7YgPKceyyiOY3NeFbNfzHNgPYkbHIb75Dgvcckq7zjPKV8BA2GCPdjnLeqZVLSoiAfT&#10;nOZVHExYyab4OGMoDsacoBmMCUUrckB8GCrMyexMyqJEnEMEBeHQnGAwY+pxRnnuwWQKIAYGFcgM&#10;nqSJgUvMZ885iJ7nURqQOTYpPacz5hnC4lMO50KJgVnFuY+vgAIs42JAI81YKOyKRhlPCrtWwfFc&#10;X5yWjLs0/iuyVU4RCBLDXlWoWF5WK3V/0ZcSVqwk45o5SnEB8sVoXGuCYVKW8dq8Vhsr8RqNRSEz&#10;qFI45GI8Fk0CVc+KVfFCA/IyRyhOe24N11IcosRxrRfHBnRfBXpHibvumI8kjAic4Cvw63GHERxP&#10;JF59y6MUVYiuFKtrkvmUxgAGblHuiwEAcEp5HL4YLG5WrckOcMKm8wa8c87jzbMccb+L/7m26k4Z&#10;OZWbm7R+tl+mL4zO5Xw3qmv3923X+RVDP+3edjo5Chjk7K837/H9rOAC5rePaeFwq8dO7V++6OQE&#10;O9o2Nd+fhZZp0n0cYAlyC10wdDB2wdC2e6v82ucHvTb28fxN6DEZwdymFvaVBxVWLLEJiwjwd4AJ&#10;674c1Jtnq5rWbSme28RofoC9zMc/75Bu8Vs+e9R10737AQAA//8DAFBLAwQUAAYACAAAACEAKZg6&#10;kOAAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hIXNCWwmgZpekERTuCxMYE&#10;x6wxbVjjVE22lX+Pd4Lbs5/1/L1iMbpOHHAI1pOC62kCAqn2xlKj4H29nMxBhKjJ6M4TKvjBAIvy&#10;/KzQufFHesPDKjaCQyjkWkEbY59LGeoWnQ5T3yOx9+UHpyOPQyPNoI8c7jp5kySZdNoSf2h1j1WL&#10;9W61dwqk/f6wn1WQy6fq7nV39bLB5nmj1OXF+PgAIuIY/47hhM/oUDLT1u/JBNEp4CKRt7M0ZXXy&#10;k2yegtiyup1l9yDLQv7vUP4CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAg9NpDpgDAAAx&#10;CwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAKZg6kOAA&#10;AAALAQAADwAAAAAAAAAAAAAAAADyBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP8G&#10;AAAAAA==&#10;" path="m6840004,l540004,,490855,2222,442937,8712,396455,19304,351586,33794,308521,52006,267462,73736,228587,98806r-36500,28206l158165,158178r-31165,33922l98793,228587,73723,267462,51993,308533,33782,351586,19291,396455,8699,442950,2209,490867,,540016r2209,49149l8699,637082r10592,46482l33782,728433r18211,43066l73723,812558r25070,38875l127000,887920r31165,33922l192087,953008r36500,28206l267462,1006284r41059,21730l351586,1046226r44869,14490l442937,1071308r47918,6490l540004,1080008r279,-13l6840004,1079995,6840004,xe" fillcolor="#8bae1f" stroked="f">
                 <v:path arrowok="t"/>
                 <w10:wrap anchorx="page" anchory="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
+    <w:p w14:paraId="2C67F921" w14:textId="5F5B2BA8" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
+    <w:p w14:paraId="2BCD3A29" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
+    <w:p w14:paraId="7B3D0232" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
-[...8 lines deleted...]
-    <w:p w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
+    <w:p w14:paraId="6E8A270E" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487661568" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F52570E" wp14:editId="16EE0F60">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487661568" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7E115A55" wp14:editId="7AC375E5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>4537358</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>95596</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2468880" cy="1002030"/>
                 <wp:effectExtent l="0" t="0" r="0" b="7620"/>
                 <wp:wrapNone/>
                 <wp:docPr id="17" name="Textfeld 8"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2468880" cy="1002030"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00FF4703" w:rsidRPr="00261683" w:rsidRDefault="00FF4703" w:rsidP="002C4F90">
+                          <w:p w14:paraId="7EBD598E" w14:textId="77777777" w:rsidR="00FF4703" w:rsidRPr="00261683" w:rsidRDefault="00FF4703" w:rsidP="002C4F90">
                             <w:pPr>
                               <w:pStyle w:val="Textkrper"/>
                               <w:spacing w:line="276" w:lineRule="auto"/>
                               <w:ind w:left="284" w:right="16"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:color w:val="171846"/>
                                 <w:w w:val="105"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00261683">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:color w:val="171846"/>
                                 <w:w w:val="105"/>
                               </w:rPr>
                               <w:t>LANDVOLK NIEDERSACHSEN</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00FF4703" w:rsidRPr="00261683" w:rsidRDefault="00FF4703" w:rsidP="002C4F90">
+                          <w:p w14:paraId="41219E70" w14:textId="77777777" w:rsidR="00FF4703" w:rsidRPr="00261683" w:rsidRDefault="00FF4703" w:rsidP="002C4F90">
                             <w:pPr>
                               <w:pStyle w:val="Textkrper"/>
                               <w:spacing w:line="276" w:lineRule="auto"/>
                               <w:ind w:left="284" w:right="16"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:color w:val="171846"/>
                                 <w:w w:val="105"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00261683">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:color w:val="171846"/>
                                 <w:w w:val="105"/>
                               </w:rPr>
                               <w:t>LANDESBAUERNVERBAND e</w:t>
                             </w:r>
                             <w:r w:rsidR="00261683">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:color w:val="171846"/>
                                 <w:w w:val="105"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00261683">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:color w:val="171846"/>
                                 <w:w w:val="105"/>
                               </w:rPr>
                               <w:t>V.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="002C4F90" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
+                          <w:p w14:paraId="41C80049" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
                             <w:pPr>
                               <w:pStyle w:val="Textkrper"/>
                               <w:spacing w:line="276" w:lineRule="auto"/>
                               <w:ind w:left="284" w:right="16"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                             </w:pPr>
                             <w:proofErr w:type="spellStart"/>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="171846"/>
                                 <w:w w:val="105"/>
                               </w:rPr>
                               <w:t>Warmbüchenstr</w:t>
                             </w:r>
                             <w:proofErr w:type="spellEnd"/>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="171846"/>
                                 <w:w w:val="105"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="171846"/>
                                 <w:spacing w:val="-4"/>
                                 <w:w w:val="105"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="171846"/>
                                 <w:spacing w:val="-10"/>
                                 <w:w w:val="110"/>
                               </w:rPr>
                               <w:t>3</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="002C4F90" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
+                          <w:p w14:paraId="30BFC2F1" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
                             <w:pPr>
                               <w:pStyle w:val="Textkrper"/>
                               <w:spacing w:line="276" w:lineRule="auto"/>
                               <w:ind w:left="284" w:right="13"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="171846"/>
                                 <w:w w:val="110"/>
                               </w:rPr>
                               <w:t>30159</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="171846"/>
                                 <w:spacing w:val="-2"/>
                                 <w:w w:val="110"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> Hannover</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="002C4F90" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
+                          <w:p w14:paraId="47A669E6" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
                             <w:pPr>
                               <w:jc w:val="center"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
@@ -6361,344 +8369,345 @@
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="171846"/>
                           <w:spacing w:val="-2"/>
                           <w:w w:val="110"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> Hannover</w:t>
                       </w:r>
                     </w:p>
                     <w:p w:rsidR="002C4F90" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
                       <w:pPr>
                         <w:jc w:val="center"/>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
+    <w:p w14:paraId="45093DB2" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:sectPr w:rsidR="002C4F90" w:rsidRPr="00FF4703">
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="851" w:right="1000" w:bottom="280" w:left="0" w:header="0" w:footer="0" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF4703" w:rsidRDefault="00FF4703" w:rsidP="00261683">
+    <w:p w14:paraId="0E90A803" w14:textId="77777777" w:rsidR="00FF4703" w:rsidRDefault="00FF4703" w:rsidP="00261683">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1560"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="171846"/>
           <w:w w:val="110"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="171846"/>
           <w:w w:val="110"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">NIEDERSÄCHSISCHE </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF4703" w:rsidRPr="00FF4703" w:rsidRDefault="00FF4703" w:rsidP="00261683">
+    <w:p w14:paraId="5E8A4677" w14:textId="77777777" w:rsidR="00FF4703" w:rsidRPr="00FF4703" w:rsidRDefault="00FF4703" w:rsidP="00261683">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1560"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="171846"/>
           <w:w w:val="110"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="171846"/>
           <w:w w:val="110"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>TIERSEUCHENKASSE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="00261683">
+    <w:p w14:paraId="79BE3917" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="00261683">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1560"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="171846"/>
           <w:w w:val="110"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Brühlstraße</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="171846"/>
           <w:spacing w:val="-3"/>
           <w:w w:val="110"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="171846"/>
           <w:w w:val="110"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="00261683">
+    <w:p w14:paraId="11A11CD9" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="00261683">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1560"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="171846"/>
           <w:w w:val="110"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>30169</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="171846"/>
           <w:spacing w:val="-2"/>
           <w:w w:val="110"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hannover</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B332E" w:rsidRPr="00FF4703" w:rsidRDefault="004B332E">
+    <w:p w14:paraId="6CDC5D1D" w14:textId="77777777" w:rsidR="004B332E" w:rsidRPr="00FF4703" w:rsidRDefault="004B332E">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
         <w:spacing w:before="124" w:line="268" w:lineRule="auto"/>
         <w:ind w:left="1062"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="171846"/>
           <w:w w:val="85"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004B332E" w:rsidRPr="00FF4703" w:rsidSect="004B332E">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="760" w:right="1000" w:bottom="780" w:left="0" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:num="2" w:space="1854" w:equalWidth="0">
         <w:col w:w="5044" w:space="40"/>
         <w:col w:w="5826"/>
       </w:cols>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001B395E" w:rsidRDefault="001B395E">
+    <w:p w14:paraId="19705030" w14:textId="77777777" w:rsidR="001B395E" w:rsidRDefault="001B395E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001B395E" w:rsidRDefault="001B395E">
+    <w:p w14:paraId="7CC2212C" w14:textId="77777777" w:rsidR="001B395E" w:rsidRDefault="001B395E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Gill Sans MT">
+    <w:altName w:val="Gill Sans MT"/>
     <w:panose1 w:val="020B0502020104020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00D67CE0" w:rsidRDefault="002C4F90">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="4B04BE65" w14:textId="77777777" w:rsidR="00D67CE0" w:rsidRDefault="002C4F90">
     <w:pPr>
       <w:pStyle w:val="Textkrper"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="de-DE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="485861888" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E848B40" wp14:editId="52AF473B">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="485861888" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="30CE955D" wp14:editId="0044E323">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>6895402</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="margin">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
               <wp:extent cx="207010" cy="175895"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="35" name="Textbox 35"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="207010" cy="175895"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00D67CE0" w:rsidRDefault="00D67CE0">
+                        <w:p w14:paraId="1BBE3BF1" w14:textId="77777777" w:rsidR="00D67CE0" w:rsidRDefault="00D67CE0">
                           <w:pPr>
                             <w:spacing w:before="20"/>
                             <w:ind w:left="20"/>
                             <w:rPr>
                               <w:b/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:b/>
                               <w:color w:val="171846"/>
                               <w:spacing w:val="-5"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:b/>
                               <w:color w:val="171846"/>
                               <w:spacing w:val="-5"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:instrText xml:space="preserve"> PAGE </w:instrText>
@@ -6803,83 +8812,83 @@
                       <w:rPr>
                         <w:b/>
                         <w:color w:val="171846"/>
                         <w:spacing w:val="-5"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00D67CE0">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="de-DE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="485861376" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="600A85A1" wp14:editId="6D69B6F0">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="485861376" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6DCA5ABA" wp14:editId="07078770">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>810141</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="margin">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
               <wp:extent cx="5522595" cy="175895"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="34" name="Textbox 34"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="5522595" cy="175895"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00D67CE0" w:rsidRDefault="00D67CE0" w:rsidP="004050B4">
+                        <w:p w14:paraId="7B75CA4C" w14:textId="77777777" w:rsidR="00D67CE0" w:rsidRDefault="00D67CE0" w:rsidP="004050B4">
                           <w:pPr>
                             <w:spacing w:before="20"/>
                             <w:ind w:left="20"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:sz w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:b/>
                               <w:color w:val="171846"/>
                               <w:spacing w:val="-4"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>Niedersächsisches</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:b/>
                               <w:color w:val="171846"/>
                               <w:spacing w:val="43"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
@@ -7199,130 +9208,130 @@
                       </w:rPr>
                       <w:t>ations</w:t>
                     </w:r>
                     <w:r w:rsidR="004050B4">
                       <w:rPr>
                         <w:color w:val="171846"/>
                         <w:spacing w:val="-4"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>bogen</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00D67CE0" w:rsidRDefault="00D67CE0">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7B613CF4" w14:textId="77777777" w:rsidR="00D67CE0" w:rsidRDefault="00D67CE0">
     <w:pPr>
       <w:pStyle w:val="Textkrper"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001B395E" w:rsidRDefault="001B395E">
+    <w:p w14:paraId="7F01A93A" w14:textId="77777777" w:rsidR="001B395E" w:rsidRDefault="001B395E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001B395E" w:rsidRDefault="001B395E">
+    <w:p w14:paraId="30BF0ADE" w14:textId="77777777" w:rsidR="001B395E" w:rsidRDefault="001B395E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00D67CE0" w:rsidRDefault="00D67CE0">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3E99AF0C" w14:textId="77777777" w:rsidR="00D67CE0" w:rsidRDefault="00D67CE0">
     <w:pPr>
       <w:pStyle w:val="Textkrper"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="de-DE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="485860864" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="37B48193" wp14:editId="22DBA9B7">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="485860864" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4516A37C" wp14:editId="108A9DA6">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>635303</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>301866</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6219825" cy="205740"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="33" name="Textbox 33"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="6219825" cy="205740"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00D67CE0" w:rsidRDefault="00D67CE0">
+                        <w:p w14:paraId="20A03E47" w14:textId="77777777" w:rsidR="00D67CE0" w:rsidRDefault="00D67CE0">
                           <w:pPr>
                             <w:tabs>
                               <w:tab w:val="left" w:pos="5448"/>
                             </w:tabs>
                             <w:spacing w:before="20"/>
                             <w:ind w:left="20"/>
                             <w:rPr>
                               <w:b/>
                               <w:sz w:val="24"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
@@ -7338,65 +9347,65 @@
                     <w:pPr>
                       <w:tabs>
                         <w:tab w:val="left" w:pos="5448"/>
                       </w:tabs>
                       <w:spacing w:before="20"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00D67CE0" w:rsidRDefault="00D67CE0">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="46BB35AC" w14:textId="77777777" w:rsidR="00D67CE0" w:rsidRDefault="00D67CE0">
     <w:pPr>
       <w:pStyle w:val="Textkrper"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="013F7FD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9756623E"/>
     <w:lvl w:ilvl="0" w:tplc="6E5AE47E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1768" w:hanging="351"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="171846"/>
         <w:spacing w:val="0"/>
         <w:w w:val="98"/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
         <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
@@ -9033,123 +11042,124 @@
     <w:lvl w:ilvl="7" w:tplc="7DF8FE84">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7879" w:hanging="351"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A31C16AE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8794" w:hanging="351"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="317222934">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="876282951">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1587223592">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="2078279726">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="925500159">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1902280589">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="974872985">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1807433227">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1439183759">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="582687459">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="789663468">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1312371928">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="598220449">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1211457389">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="220"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="210"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="6145"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00724A22"/>
     <w:rsid w:val="00001A6B"/>
     <w:rsid w:val="00043094"/>
     <w:rsid w:val="0007663D"/>
     <w:rsid w:val="000D200F"/>
     <w:rsid w:val="00105905"/>
     <w:rsid w:val="00106A60"/>
     <w:rsid w:val="00113AD9"/>
     <w:rsid w:val="00116F85"/>
     <w:rsid w:val="00150F86"/>
     <w:rsid w:val="00154983"/>
     <w:rsid w:val="00155EEA"/>
     <w:rsid w:val="00181ACC"/>
     <w:rsid w:val="00194052"/>
     <w:rsid w:val="001B395E"/>
     <w:rsid w:val="001B5A6B"/>
     <w:rsid w:val="001D47D5"/>
     <w:rsid w:val="001D64D5"/>
     <w:rsid w:val="001F54C1"/>
     <w:rsid w:val="002129ED"/>
     <w:rsid w:val="00223861"/>
     <w:rsid w:val="00242BB5"/>
     <w:rsid w:val="00261683"/>
@@ -9185,87 +11195,90 @@
     <w:rsid w:val="004E61AB"/>
     <w:rsid w:val="004E74E9"/>
     <w:rsid w:val="004F2C79"/>
     <w:rsid w:val="0052298B"/>
     <w:rsid w:val="00550B14"/>
     <w:rsid w:val="00565FDF"/>
     <w:rsid w:val="005B2237"/>
     <w:rsid w:val="005E141D"/>
     <w:rsid w:val="005E72EB"/>
     <w:rsid w:val="00603BBE"/>
     <w:rsid w:val="00604107"/>
     <w:rsid w:val="006043BC"/>
     <w:rsid w:val="00622F54"/>
     <w:rsid w:val="0066079C"/>
     <w:rsid w:val="0067541D"/>
     <w:rsid w:val="00682163"/>
     <w:rsid w:val="006B349B"/>
     <w:rsid w:val="006D57F7"/>
     <w:rsid w:val="007107B4"/>
     <w:rsid w:val="007109DF"/>
     <w:rsid w:val="00724A22"/>
     <w:rsid w:val="007277C7"/>
     <w:rsid w:val="0073324C"/>
     <w:rsid w:val="00733431"/>
     <w:rsid w:val="0076676D"/>
+    <w:rsid w:val="007922BD"/>
     <w:rsid w:val="007C4FB3"/>
     <w:rsid w:val="007D049A"/>
     <w:rsid w:val="007D40CC"/>
     <w:rsid w:val="007E7B55"/>
     <w:rsid w:val="007F15B9"/>
     <w:rsid w:val="0080558A"/>
     <w:rsid w:val="00836048"/>
     <w:rsid w:val="0085208E"/>
     <w:rsid w:val="00860045"/>
     <w:rsid w:val="00876E0C"/>
     <w:rsid w:val="00882E46"/>
     <w:rsid w:val="00884DA9"/>
     <w:rsid w:val="008B0302"/>
     <w:rsid w:val="008B190E"/>
     <w:rsid w:val="008B7290"/>
     <w:rsid w:val="009328DE"/>
     <w:rsid w:val="0094367F"/>
     <w:rsid w:val="00945523"/>
     <w:rsid w:val="00950C93"/>
     <w:rsid w:val="00954113"/>
     <w:rsid w:val="00961CEA"/>
     <w:rsid w:val="009A4A69"/>
     <w:rsid w:val="009D7D30"/>
     <w:rsid w:val="009F01DE"/>
     <w:rsid w:val="009F10D7"/>
     <w:rsid w:val="009F46F8"/>
     <w:rsid w:val="00A05E43"/>
     <w:rsid w:val="00A8229A"/>
     <w:rsid w:val="00A843BD"/>
     <w:rsid w:val="00A92CB3"/>
     <w:rsid w:val="00AC6142"/>
+    <w:rsid w:val="00AD7A13"/>
     <w:rsid w:val="00AE0545"/>
     <w:rsid w:val="00AE37FA"/>
     <w:rsid w:val="00AE6C81"/>
     <w:rsid w:val="00B03917"/>
     <w:rsid w:val="00B16103"/>
     <w:rsid w:val="00B22E5E"/>
+    <w:rsid w:val="00B42384"/>
     <w:rsid w:val="00B45B6D"/>
     <w:rsid w:val="00B559F5"/>
     <w:rsid w:val="00B63849"/>
     <w:rsid w:val="00B95E49"/>
     <w:rsid w:val="00BA5136"/>
     <w:rsid w:val="00BB1D6A"/>
     <w:rsid w:val="00BD7A6D"/>
     <w:rsid w:val="00BF01C3"/>
     <w:rsid w:val="00BF6DE9"/>
     <w:rsid w:val="00C0333B"/>
     <w:rsid w:val="00C035B4"/>
     <w:rsid w:val="00C2102C"/>
     <w:rsid w:val="00C21B8C"/>
     <w:rsid w:val="00C94286"/>
     <w:rsid w:val="00CA13D6"/>
     <w:rsid w:val="00CA6F62"/>
     <w:rsid w:val="00CF046D"/>
     <w:rsid w:val="00CF71C6"/>
     <w:rsid w:val="00D67CE0"/>
     <w:rsid w:val="00D67E9F"/>
     <w:rsid w:val="00D94828"/>
     <w:rsid w:val="00DA7CAD"/>
     <w:rsid w:val="00DB7C57"/>
     <w:rsid w:val="00DD215D"/>
     <w:rsid w:val="00DD62ED"/>
@@ -9289,82 +11302,82 @@
     <w:rsid w:val="00F7014E"/>
     <w:rsid w:val="00F80B51"/>
     <w:rsid w:val="00F86744"/>
     <w:rsid w:val="00F95C8D"/>
     <w:rsid w:val="00FB6EB6"/>
     <w:rsid w:val="00FD07F3"/>
     <w:rsid w:val="00FD7B30"/>
     <w:rsid w:val="00FF4703"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="6145"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="40F2EF8E"/>
+  <w14:docId w14:val="2521E8D7"/>
   <w15:docId w15:val="{0CD5733E-4F39-4556-833A-D7096986CA23}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -9692,50 +11705,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
       <w:lang w:val="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standard"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="20"/>
       <w:ind w:left="20" w:hanging="194"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
@@ -10025,55 +12043,71 @@
     <w:qFormat/>
     <w:rsid w:val="002C4F90"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002C4F90"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="table" w:styleId="Tabellenraster">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00B42384"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="206798313">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1002009045">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -10369,75 +12403,75 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E286CC1-95C8-4576-A459-34BEA0A6C049}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>433</Words>
-  <Characters>2730</Characters>
+  <Words>485</Words>
+  <Characters>3058</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>22</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>25</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3157</CharactersWithSpaces>
+  <CharactersWithSpaces>3536</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Jeannette Saluschke</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2024-10-30T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Adobe InDesign 20.0 (Windows)</vt:lpwstr>
   </property>