--- v1 (2026-04-17)
+++ v2 (2026-06-23)
@@ -25,51 +25,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="07620323" w14:textId="77777777" w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00FF4703" w:rsidP="00FF4703">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487655424" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5CED08C9" wp14:editId="0C76EC8D">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487654400" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5CED08C9" wp14:editId="628710CB">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>273050</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6846570" cy="863600"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="4" name="Group 4"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6846570" cy="863600"/>
                           <a:chOff x="0" y="-90768"/>
@@ -336,83 +336,83 @@
                                   <w:sz w:val="32"/>
                                 </w:rPr>
                                 <w:t>BETRIEBE</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="20852643" id="Group 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:21.5pt;width:539.1pt;height:68pt;z-index:-15661056;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-width-relative:margin;mso-height-relative:margin" coordorigin=",-907" coordsize="68465,10801" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBLtLPsfwQAAGUOAAAOAAAAZHJzL2Uyb0RvYy54bWy8V11v2zYUfR+w/yDovTFJSfwQ4hT9SjCg&#10;aAs0w55pWbaFyaJGKrHz73dJipHqpWLRDXuxKOvw6vKce8mj69fnY5s81to0qlun+AqlSd1Vatt0&#10;+3X6+/3tK54mZpDdVraqq9fpU23S1ze//nJ96suaqINqt7VOIEhnylO/Tg/D0JerlakO9VGaK9XX&#10;HTzcKX2UA9zq/Wqr5QmiH9sVQYiuTkpve62q2hj4971/mN64+LtdXQ2fdztTD0m7TiG3wf1q97ux&#10;v6uba1nutewPTTWmIX8ii6NsOnjpc6j3cpDJg27+EerYVFoZtRuuKnVcqd2uqWq3BlgNRherudPq&#10;oXdr2Zenff9ME1B7wdNPh60+PX7RSbNdp3madPIIErm3Jrml5tTvS0Dc6f5r/0X79cHwo6r+NPB4&#10;dfnc3u8n8Hmnj3YSLDM5O86fnjmvz0NSwZ+U57RgIE0FzzjNKBpFqQ6g3DTtlUCMcq9Xdfjw0myM&#10;OMJZYTErWfqXuxSfUzr1UGVmItL8OyK/HmRfO32MpWkkspiI9GXlMrKvBozl0RFrSjNSesESzQpg&#10;A8iYr3jGFiJkZOul9cqyejDDXa0c8fLxoxngdVCX2zCShzCqzl0YamgU2yKta5EhTaBFdJpAi2w8&#10;5b0c7Dwbyg6Tk1PO53KAxh+pt8+P6rG+Vw45WP1AYYQQlBesqfBDr9AEbLtvJ2SMCT8hF4gXQdIA&#10;C9d+jJ9hIoiLn+dEZGysgAAL1wAniOHMwTNB8zyLwBElSHh4gQvmGgPqK0QN1zE641CEXsAMUid4&#10;OTqjlEBZW24IZXkuIvAcYzHCCS94ZKkMiBHYRceCoBiccswzHx0XHNMI7zRnAlMfnTCEyXLuFOMc&#10;MwcXnIkI7QUjRe5FZRnL6HLsIsM595oWWMRi55yHTLLMVpqvx6BkuI6KQoUU+ciKIEDnIjoTDBU+&#10;Ew70R8C5wCC5U98W2XJk6CLYHC04EteD3D763UIdAyEmhIjoDDXE0EjAj+CzWaKwLyCYu7ywiQWM&#10;GLR+DD9RDHgMbbYcfy4gojAjUkyz8sAop4RE8LPiw4hA+0cKalbaGCwMYZGS+qZxMImFn7WlKEC7&#10;iLqzphcEc+i5RbFmWwqHLoazaBk+bVi8wHkUPm2HHMMGEGF+ttkyBjtABM6nrZwRWGmEdz4dFJRn&#10;RRFhhk/HEM0YAk+zyAyfDrmCCwx7xjL8O4do2KyqVpnaR7AHtLNAz4c27AJzW2BU22xvm7a1h7TR&#10;+827ViePEs5//vbNB3w7ZjKDgY0KhsWONmr7BG7nBL55nZq/HqSu06T9rQM/BfvKEAY6DDZhoIf2&#10;nXJW3PkDbYb78x9S90kPw3U6gM/5pIKtkmXwL5C/BXisndmpNw+D2jXW3LjcfEbjDVg8613/B68H&#10;p583zfeQ+UadE1eBM6+XDOe3CkyQK7WJxGBPL7yxqzBZvuj2OHZnhZc4eEbLijV7I3/WxrnPkAvi&#10;vB+8EHE4b84Q7T/U8wdUcX4cvmVcfY7fXfZjaX7vVJy+Dm/+BgAA//8DAFBLAwQUAAYACAAAACEA&#10;hwEk2t8AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3FjSDdgoTadpAk7T&#10;JDYkxM1rvLZak1RN1nb/Hu8EJ9t6T8/fy5ajbURPXai905BMFAhyhTe1KzV87d8fFiBCRGew8Y40&#10;XCjAMr+9yTA1fnCf1O9iKTjEhRQ1VDG2qZShqMhimPiWHGtH31mMfHalNB0OHG4bOVXqWVqsHX+o&#10;sKV1RcVpd7YaPgYcVrPkrd+cjuvLz/5p+71JSOv7u3H1CiLSGP/McMVndMiZ6eDPzgTRaOAiUcPj&#10;jOdVVfPFFMSBt/mLApln8n+B/BcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBLtLPsfwQA&#10;AGUOAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCHASTa&#10;3wAAAAgBAAAPAAAAAAAAAAAAAAAAANkGAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5QcAAAAA&#10;">
+              <v:group w14:anchorId="5CED08C9" id="Group 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:21.5pt;width:539.1pt;height:68pt;z-index:-15662080;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-width-relative:margin;mso-height-relative:margin" coordorigin=",-907" coordsize="68465,10801" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQARcnnRbgQAAEMOAAAOAAAAZHJzL2Uyb0RvYy54bWy0V1tv2zYUfh/Q/yDovTFJSbwYcYreEgwo&#10;ugLNsGdali+oLGokEzv/foekGKleJhbd9mJR1sejc75z4afrN+djmz022hxUt8rxFcqzpqvV5tDt&#10;Vvnv97eveZ4ZK7uNbFXXrPKnxuRvbl79cn3qlw1Re9VuGp2Bkc4sT/0q31vbLxcLU++bozRXqm86&#10;eLhV+igt3OrdYqPlCawf2wVBiC5OSm96rerGGPj3Q3iY33j7221T29+2W9PYrF3l4Jv1v9r/rt3v&#10;4uZaLnda9vtDPbghf8KLozx08NJnUx+kldmDPvzN1PFQa2XU1l7V6rhQ2+2hbnwMEA1GF9HcafXQ&#10;+1h2y9Ouf6YJqL3g6afN1p8f73T/tf+ig/ew/KTqbwZ4WZz63XL63N3vRvB5q49uEwSRnT2jT8+M&#10;Nmeb1fAn5SWtGBBfwzNOC4oGyus95GXc9logRnnIRr3/+NJujDjCReUwC7kML/cuPrt06qGGzEiT&#10;+Xc0fd3LvvHsG0fDF50dNqu8yrNOHqGS74ai8R65VwPG8Qj+uTszUHrBEi0qYAPImEY8YQsRMrD1&#10;UrxyWT8Ye9coT7x8/GRsKOBNXMl9XNXnLi41tIFrgNY3gM0zaACdZ9AA60B5L63b57LpltnJZy74&#10;soe2Hqh3z4/qsblXHmld/iDDCKHSx1SFZcjQCGy77zcUjImwoRSIVzGlERav/WC/wEQQb78siSjY&#10;UAERFq8RThDDhYcXgpZlkYAjSpAI8ApXrJyHMw5FGBJYgOsEJ+CUEihrl29CWVmKBLzEWAxwwiue&#10;CJUBMQJ761gQlIJTjnkRrOOKY5rgnZZMYBqsE4YwmfedYlxi5uGCM5GgvWKkKkNSWcEKOm+7KnDJ&#10;Q04rLFK2S86jJ0XhKi3UY6yTeB3qBSqkKgdWBAE6Z9GFYKgKnnCgPwEuBYaU++y7Ipu3DF0Ew9GB&#10;E3YDyM9RGIQxnHgNYQ2GEBNCJPIMNcTQQMCP4IuJozAXEOydD2xkASMGrZ/CjxQDHkObzdufJhBR&#10;2JEopkl5YFRSQhL4SfFhRKD9EwU1KW0MAoWwREl91ziYpMxP2lJUkLtEdidNLwjm0HOzyZqMFA5d&#10;DGfRPHwcWLzCZRI+jkOOYQAkmJ8MW8ZgAiTgfBzljECkCd75eFBQXlRVghk+HkO0YAg0zSwzfDzk&#10;Ki4wzIx5+D8corGr61aZJlhwB7SXQM+HNkyBqSwwqj1sbg9t6w5po3fr963OHiWc//zd24/4dvBk&#10;AgMZFQWLW63V5gnUzgkEzio3fz5I3eRZ+2sHegrmio0LHRfruNC2fa+80Pb6QBt7f/5D6j7rYbnK&#10;LeiczyrKKrmM+gX8d4CAdTs79fbBqu3BiRvvW/BouAGJFyTW/6714PQLWu8ePF+rc+YrcKL1Mnt+&#10;p0AE+VIbSYzy9EIb+wqTyxfVHsf+rAgpjprRseLE3sCfk3H+I+OCuKAHL5Joz+szWPsP8/kDWfF6&#10;HL5UfH0OX1XuU2h677M4fvvd/AUAAP//AwBQSwMEFAAGAAgAAAAhAIcBJNrfAAAACAEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISNxY0g3YKE2naQJO0yQ2JMTNa7y2WpNUTdZ2/x7v&#10;BCfbek/P38uWo21ET12ovdOQTBQIcoU3tSs1fO3fHxYgQkRnsPGONFwowDK/vckwNX5wn9TvYik4&#10;xIUUNVQxtqmUoajIYpj4lhxrR99ZjHx2pTQdDhxuGzlV6llarB1/qLCldUXFaXe2Gj4GHFaz5K3f&#10;nI7ry8/+afu9SUjr+7tx9Qoi0hj/zHDFZ3TImengz84E0WjgIlHD44znVVXzxRTEgbf5iwKZZ/J/&#10;gfwXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAEXJ50W4EAABDDgAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAhwEk2t8AAAAIAQAADwAAAAAAAAAA&#10;AAAAAADIBgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANQHAAAAAA==&#10;">
                 <v:shape id="Graphic 5" o:spid="_x0000_s1027" style="position:absolute;left:63;top:-907;width:68402;height:10800;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="6840220,1080135" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDYz0NTxAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RV6KbppQStpNtKmCL0oaBV7fGSfyWr2bchuNf57VxA8DjPzDZNNe9uII3XeOFbwOkxA&#10;EJdOG64UrH9ngwkIH5A1No5JwZk8TPPHhwxT7U68pOMqVCJC2KeooA6hTaX0ZU0W/dC1xNHbuc5i&#10;iLKrpO7wFOG2kW9JMpYWDceFGlsqaioPq3+rQJr91vwVXs6+ivfF4WW+oep7o9TzU//5ASJQH+7h&#10;W/tHKxjB9Uq8ATK/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANjPQ1PEAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m6840004,540004r-2210,-49149l6831292,442937r-10579,-46494l6806209,351574r-18199,-43053l6766268,267449r-25070,-38862l6712991,192087r-31153,-33922l6647916,127012,6611417,98793,6572542,73736,6531483,51993,6488417,33794,6443548,19291,6397053,8712,6349149,2209,6300000,12,,,,1079995r6299708,l6300000,1080008r49149,-2210l6397053,1071308r46495,-10592l6488417,1046226r43066,-18212l6572542,1006271r38875,-25057l6647916,952995r33922,-31153l6712991,887920r28207,-36500l6766268,812546r21742,-41060l6806209,728421r14504,-44869l6831292,637070r6502,-47917l6840004,540004xe" fillcolor="#8bae1f" stroked="f">
                   <v:path arrowok="t"/>
                 </v:shape>
                 <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                   <v:stroke joinstyle="miter"/>
                   <v:path gradientshapeok="t" o:connecttype="rect"/>
                 </v:shapetype>
                 <v:shape id="Textbox 6" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;width:68402;height:8191;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCntZFYwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heYXedFMPoY2uIkVBEEpjPHh8zT6TxezbmF2T9N93C4Ueh5n5hlltRtuInjpvHCt4mScg&#10;iEunDVcKzsV+9grCB2SNjWNS8E0eNuvpZIWZdgPn1J9CJSKEfYYK6hDaTEpf1mTRz11LHL2r6yyG&#10;KLtK6g6HCLeNXCRJKi0ajgs1tvReU3k7PayC7YXznbl/fH3m19wUxVvCx/Sm1PPTuF2CCDSG//Bf&#10;+6AVpPB7Jd4Auf4BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAp7WRWMMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
-                      <w:p w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00194052" w:rsidP="00FF4703">
+                      <w:p w14:paraId="46E38AE9" w14:textId="77777777" w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00194052" w:rsidP="00FF4703">
                         <w:pPr>
                           <w:spacing w:after="120" w:line="660" w:lineRule="exact"/>
                           <w:ind w:left="1423"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:sz w:val="44"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00FF4703">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:color w:val="FFFFFF"/>
                             <w:spacing w:val="9"/>
                             <w:sz w:val="44"/>
                           </w:rPr>
                           <w:t>BIOSICHERHEITSKONZEPT</w:t>
                         </w:r>
                       </w:p>
-                      <w:p w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00FF4703" w:rsidP="00FF4703">
+                      <w:p w14:paraId="2254E177" w14:textId="77777777" w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00FF4703" w:rsidP="00FF4703">
                         <w:pPr>
                           <w:spacing w:after="120" w:line="300" w:lineRule="exact"/>
                           <w:ind w:left="1423"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="32"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:color w:val="FFFFFF"/>
                             <w:spacing w:val="-4"/>
                             <w:sz w:val="32"/>
                           </w:rPr>
                           <w:t>FÜ</w:t>
                         </w:r>
                         <w:r w:rsidR="00194052" w:rsidRPr="00FF4703">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:color w:val="FFFFFF"/>
                             <w:spacing w:val="-4"/>
                             <w:sz w:val="32"/>
                           </w:rPr>
                           <w:t>R</w:t>
@@ -729,2705 +729,20914 @@
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B42384" w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7614549B" w14:textId="77777777" w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00194052" w:rsidP="00194052">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="04FEAF87" w14:textId="77777777" w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00194052" w:rsidP="00194052">
+    <w:p w14:paraId="04FEAF87" w14:textId="77777777" w:rsidR="00194052" w:rsidRPr="00E57725" w:rsidRDefault="00194052" w:rsidP="00194052">
       <w:pPr>
         <w:spacing w:line="237" w:lineRule="auto"/>
         <w:ind w:right="387"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF4703">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Mit dem Evaluationsbogen soll dokumentiert werden,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00E57725">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-27"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">ob der Biosicherheitsmanagementplan weiterhin aktuell ist und in wie weit die darin aufgeführten Handlungsempfehlungen umgesetzt wurden. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39A09334" w14:textId="77777777" w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00194052" w:rsidP="00194052">
+    <w:p w14:paraId="603BFE77" w14:textId="69907BFE" w:rsidR="00194052" w:rsidRPr="00E57725" w:rsidRDefault="00194052" w:rsidP="00194052">
       <w:pPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:right="687"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF4703">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Evaluationsbogen ist einmal </w:t>
       </w:r>
-      <w:r w:rsidR="009F10D7" w:rsidRPr="00FF4703">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="009F10D7" w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>pro Kalenderjahr</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> gemeinsam mit dem Tierarzt</w:t>
       </w:r>
-      <w:r w:rsidR="00AC6142" w:rsidRPr="00FF4703">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00AC6142" w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> und ggf. dem landwirtschaftlichen Fachberater</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> zu erstellen</w:t>
       </w:r>
-      <w:r w:rsidR="00AC6142" w:rsidRPr="00FF4703">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00AC6142" w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="603BFE77" w14:textId="77777777" w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00194052" w:rsidP="00194052">
-[...10 lines deleted...]
-    <w:p w14:paraId="789E0D7E" w14:textId="77777777" w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00194052" w:rsidP="00194052">
+    <w:p w14:paraId="789E0D7E" w14:textId="77777777" w:rsidR="00194052" w:rsidRPr="00E57725" w:rsidRDefault="00194052" w:rsidP="00194052">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:right="687"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00E57725">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>Angaben zum Betrieb</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62789B0D" w14:textId="7487D5BF" w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00194052" w:rsidP="00194052">
+    <w:p w14:paraId="62789B0D" w14:textId="7487D5BF" w:rsidR="00194052" w:rsidRPr="00E57725" w:rsidRDefault="00194052" w:rsidP="00194052">
       <w:pPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:right="687"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF4703">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Name:</w:t>
       </w:r>
-      <w:r w:rsidR="00B42384">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00B42384" w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B42384">
+      <w:r w:rsidR="00B42384" w:rsidRPr="00E57725">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text36"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00B42384">
+      <w:r w:rsidR="00B42384" w:rsidRPr="00E57725">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00B42384">
+      <w:r w:rsidR="00B42384" w:rsidRPr="00E57725">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00B42384">
+      <w:r w:rsidR="00B42384" w:rsidRPr="00E57725">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00B42384">
+      <w:r w:rsidR="00B42384" w:rsidRPr="00E57725">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B42384">
+      <w:r w:rsidR="00B42384" w:rsidRPr="00E57725">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B42384">
+      <w:r w:rsidR="00B42384" w:rsidRPr="00E57725">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B42384">
+      <w:r w:rsidR="00B42384" w:rsidRPr="00E57725">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B42384">
+      <w:r w:rsidR="00B42384" w:rsidRPr="00E57725">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B42384">
+      <w:r w:rsidR="00B42384" w:rsidRPr="00E57725">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47E11A5D" w14:textId="0DBA20E2" w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="0073324C" w:rsidP="00194052">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="291"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5524"/>
+        <w:gridCol w:w="4536"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00226EAD" w:rsidRPr="00E57725" w14:paraId="2A5203B0" w14:textId="77777777" w:rsidTr="00226EAD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5524" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CF57EDC" w14:textId="77777777" w:rsidR="00226EAD" w:rsidRPr="00E57725" w:rsidRDefault="00226EAD" w:rsidP="00226EAD">
+            <w:pPr>
+              <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
+              <w:ind w:right="687"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E57725">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>Registriernummer(n) (VVVO-Nr.):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7110BDE6" w14:textId="77777777" w:rsidR="00226EAD" w:rsidRPr="00E57725" w:rsidRDefault="00226EAD" w:rsidP="00226EAD">
+            <w:pPr>
+              <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
+              <w:ind w:right="687"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E57725">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>TSK-Nr.:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00226EAD" w:rsidRPr="00E57725" w14:paraId="59E24A9B" w14:textId="77777777" w:rsidTr="00226EAD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5524" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27643667" w14:textId="77777777" w:rsidR="00226EAD" w:rsidRPr="00E57725" w:rsidRDefault="00226EAD" w:rsidP="00226EAD">
+            <w:pPr>
+              <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
+              <w:ind w:right="687"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E57725">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text36"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00E57725">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E57725">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E57725">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E57725">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E57725">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E57725">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E57725">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E57725">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E57725">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A87E17D" w14:textId="77777777" w:rsidR="00226EAD" w:rsidRPr="00E57725" w:rsidRDefault="00226EAD" w:rsidP="00226EAD">
+            <w:pPr>
+              <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
+              <w:ind w:right="687"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E57725">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text36"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00E57725">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E57725">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E57725">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E57725">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E57725">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E57725">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E57725">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E57725">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E57725">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00226EAD" w:rsidRPr="00E57725" w14:paraId="6232E22B" w14:textId="77777777" w:rsidTr="00226EAD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5524" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5955001D" w14:textId="77777777" w:rsidR="00226EAD" w:rsidRPr="00E57725" w:rsidRDefault="00226EAD" w:rsidP="00226EAD">
+            <w:pPr>
+              <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
+              <w:ind w:right="687"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E57725">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text36"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00E57725">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E57725">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E57725">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E57725">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E57725">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E57725">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E57725">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E57725">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E57725">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CF23047" w14:textId="77777777" w:rsidR="00226EAD" w:rsidRPr="00E57725" w:rsidRDefault="00226EAD" w:rsidP="00226EAD">
+            <w:pPr>
+              <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
+              <w:ind w:right="687"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E57725">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text36"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00E57725">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E57725">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E57725">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E57725">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E57725">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E57725">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E57725">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E57725">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E57725">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00226EAD" w:rsidRPr="00E57725" w14:paraId="06BC80BF" w14:textId="77777777" w:rsidTr="00226EAD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5524" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="551B654F" w14:textId="77777777" w:rsidR="00226EAD" w:rsidRPr="00E57725" w:rsidRDefault="00226EAD" w:rsidP="00226EAD">
+            <w:pPr>
+              <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
+              <w:ind w:right="687"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E57725">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text36"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00E57725">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E57725">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E57725">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E57725">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E57725">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E57725">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E57725">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E57725">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E57725">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="170A71CD" w14:textId="77777777" w:rsidR="00226EAD" w:rsidRPr="00E57725" w:rsidRDefault="00226EAD" w:rsidP="00226EAD">
+            <w:pPr>
+              <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
+              <w:ind w:right="687"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E57725">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text36"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00E57725">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E57725">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E57725">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E57725">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E57725">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E57725">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E57725">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E57725">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E57725">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00226EAD" w:rsidRPr="00E57725" w14:paraId="21A30570" w14:textId="77777777" w:rsidTr="00226EAD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5524" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08A3C681" w14:textId="77777777" w:rsidR="00226EAD" w:rsidRPr="00E57725" w:rsidRDefault="00226EAD" w:rsidP="00226EAD">
+            <w:pPr>
+              <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
+              <w:ind w:right="687"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E57725">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text36"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00E57725">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E57725">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E57725">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E57725">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E57725">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E57725">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E57725">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E57725">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E57725">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E02EF4D" w14:textId="77777777" w:rsidR="00226EAD" w:rsidRPr="00E57725" w:rsidRDefault="00226EAD" w:rsidP="00226EAD">
+            <w:pPr>
+              <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
+              <w:ind w:right="687"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E57725">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text36"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00E57725">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E57725">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E57725">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E57725">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E57725">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E57725">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E57725">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E57725">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E57725">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7F970C7E" w14:textId="77777777" w:rsidR="00226EAD" w:rsidRPr="00E57725" w:rsidRDefault="00226EAD" w:rsidP="00226EAD">
+      <w:pPr>
+        <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
+        <w:ind w:left="426" w:right="687" w:hanging="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E06422B" w14:textId="0A83DBE1" w:rsidR="00194052" w:rsidRPr="00E57725" w:rsidRDefault="00CA13D6" w:rsidP="00226EAD">
+      <w:pPr>
+        <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
+        <w:ind w:left="426" w:right="687" w:hanging="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00194052" w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A632A9" w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>Die aktuelle</w:t>
+      </w:r>
+      <w:r w:rsidR="00194052" w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Biosicherheitsberatung</w:t>
+      </w:r>
+      <w:r w:rsidR="00A632A9" w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wird durchgeführt von:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3125495C" w14:textId="77777777" w:rsidR="00194052" w:rsidRPr="00E57725" w:rsidRDefault="00194052" w:rsidP="00194052">
       <w:pPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:right="687"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:w w:val="110"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Tierarzt/</w:t>
+      </w:r>
+      <w:r w:rsidR="004B332E" w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:w w:val="110"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Tierärzt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:w w:val="110"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E7C0AD0" w14:textId="44C08291" w:rsidR="00194052" w:rsidRPr="00E57725" w:rsidRDefault="00194052" w:rsidP="00194052">
+      <w:pPr>
+        <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
+        <w:ind w:right="687"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Name:</w:t>
+      </w:r>
+      <w:r w:rsidR="00B42384" w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B42384">
+      <w:r w:rsidR="00B42384" w:rsidRPr="00E57725">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text36"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00B42384">
+      <w:r w:rsidR="00B42384" w:rsidRPr="00E57725">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00B42384">
+      <w:r w:rsidR="00B42384" w:rsidRPr="00E57725">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00B42384">
+      <w:r w:rsidR="00B42384" w:rsidRPr="00E57725">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00B42384">
+      <w:r w:rsidR="00B42384" w:rsidRPr="00E57725">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B42384">
+      <w:r w:rsidR="00B42384" w:rsidRPr="00E57725">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B42384">
+      <w:r w:rsidR="00B42384" w:rsidRPr="00E57725">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B42384">
+      <w:r w:rsidR="00B42384" w:rsidRPr="00E57725">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B42384">
+      <w:r w:rsidR="00B42384" w:rsidRPr="00E57725">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B42384">
+      <w:r w:rsidR="00B42384" w:rsidRPr="00E57725">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21BD370E" w14:textId="2EF13059" w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00194052" w:rsidP="00194052">
+    <w:p w14:paraId="77B7B6D5" w14:textId="28E42566" w:rsidR="00194052" w:rsidRPr="00E57725" w:rsidRDefault="00194052" w:rsidP="00194052">
       <w:pPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:right="687"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF4703">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>TSK-Nr.:</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B42384" w:rsidRPr="00B42384">
+        <w:t>Praxis:</w:t>
+      </w:r>
+      <w:r w:rsidR="00B42384" w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B42384" w:rsidRPr="00E57725">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
-[...9 lines deleted...]
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text36"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00B42384">
+      <w:r w:rsidR="00B42384" w:rsidRPr="00E57725">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00B42384">
+      <w:r w:rsidR="00B42384" w:rsidRPr="00E57725">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00B42384">
+      <w:r w:rsidR="00B42384" w:rsidRPr="00E57725">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00B42384">
+      <w:r w:rsidR="00B42384" w:rsidRPr="00E57725">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B42384">
+      <w:r w:rsidR="00B42384" w:rsidRPr="00E57725">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B42384">
+      <w:r w:rsidR="00B42384" w:rsidRPr="00E57725">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B42384">
+      <w:r w:rsidR="00B42384" w:rsidRPr="00E57725">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B42384">
+      <w:r w:rsidR="00B42384" w:rsidRPr="00E57725">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B42384">
+      <w:r w:rsidR="00B42384" w:rsidRPr="00E57725">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72F5E2AF" w14:textId="77777777" w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00194052" w:rsidP="00194052">
+    <w:p w14:paraId="5DEE1186" w14:textId="5C96BAB5" w:rsidR="00194052" w:rsidRPr="00E57725" w:rsidRDefault="00113AD9" w:rsidP="00194052">
       <w:pPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:right="687"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:w w:val="110"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
-          <w:sz w:val="32"/>
+          <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Registriernummer(n)</w:t>
+      </w:r>
+      <w:r w:rsidR="00194052" w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00B42384" w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B42384" w:rsidRPr="00E57725">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
-[...85 lines deleted...]
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text36"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00B42384">
+      <w:r w:rsidR="00B42384" w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00B42384" w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00B42384" w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00B42384" w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B42384" w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B42384" w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B42384" w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B42384" w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B42384" w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="636E3E0D" w14:textId="77777777" w:rsidR="00226EAD" w:rsidRDefault="00226EAD" w:rsidP="00194052">
+      <w:pPr>
+        <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
+        <w:ind w:right="687"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
-[...84 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="77B7B6D5" w14:textId="28E42566" w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00194052" w:rsidP="00194052">
+    <w:p w14:paraId="5ACE680C" w14:textId="77777777" w:rsidR="00226EAD" w:rsidRPr="00FF4703" w:rsidRDefault="00226EAD" w:rsidP="00194052">
       <w:pPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:right="687"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF4703">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+    </w:p>
+    <w:p w14:paraId="0B37B6CE" w14:textId="77777777" w:rsidR="00E57725" w:rsidRDefault="00E57725" w:rsidP="00194052">
+      <w:pPr>
+        <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
+        <w:ind w:right="687"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:w w:val="110"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11231D2C" w14:textId="41E1B709" w:rsidR="00194052" w:rsidRPr="00E57725" w:rsidRDefault="00194052" w:rsidP="00194052">
+      <w:pPr>
+        <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
+        <w:ind w:right="687"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Landwirtschaftlicher Berater/in</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B22CC26" w14:textId="065AEA95" w:rsidR="00194052" w:rsidRPr="00E57725" w:rsidRDefault="00194052" w:rsidP="00194052">
+      <w:pPr>
+        <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
+        <w:ind w:right="687"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Name:</w:t>
+      </w:r>
+      <w:r w:rsidR="00B42384" w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B42384">
+      <w:r w:rsidR="00B42384" w:rsidRPr="00E57725">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text36"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00B42384">
+      <w:r w:rsidR="00B42384" w:rsidRPr="00E57725">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00B42384">
+      <w:r w:rsidR="00B42384" w:rsidRPr="00E57725">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00B42384">
+      <w:r w:rsidR="00B42384" w:rsidRPr="00E57725">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00B42384">
+      <w:r w:rsidR="00B42384" w:rsidRPr="00E57725">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B42384">
+      <w:r w:rsidR="00B42384" w:rsidRPr="00E57725">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B42384">
+      <w:r w:rsidR="00B42384" w:rsidRPr="00E57725">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B42384">
+      <w:r w:rsidR="00B42384" w:rsidRPr="00E57725">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B42384">
+      <w:r w:rsidR="00B42384" w:rsidRPr="00E57725">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B42384">
+      <w:r w:rsidR="00B42384" w:rsidRPr="00E57725">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DEE1186" w14:textId="5C96BAB5" w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00113AD9" w:rsidP="00194052">
+    <w:p w14:paraId="50FE72E5" w14:textId="019DDB2D" w:rsidR="00194052" w:rsidRPr="00E57725" w:rsidRDefault="00113AD9" w:rsidP="00194052">
       <w:pPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:right="687"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF4703">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Registriernummer(n)</w:t>
       </w:r>
-      <w:r w:rsidR="00194052" w:rsidRPr="00FF4703">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00194052" w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00B42384">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00B42384" w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B42384">
+      <w:r w:rsidR="00B42384" w:rsidRPr="00E57725">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text36"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00B42384">
+      <w:r w:rsidR="00B42384" w:rsidRPr="00E57725">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00B42384">
+      <w:r w:rsidR="00B42384" w:rsidRPr="00E57725">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00B42384">
+      <w:r w:rsidR="00B42384" w:rsidRPr="00E57725">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00B42384">
+      <w:r w:rsidR="00B42384" w:rsidRPr="00E57725">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B42384">
+      <w:r w:rsidR="00B42384" w:rsidRPr="00E57725">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B42384">
+      <w:r w:rsidR="00B42384" w:rsidRPr="00E57725">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B42384">
+      <w:r w:rsidR="00B42384" w:rsidRPr="00E57725">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B42384">
+      <w:r w:rsidR="00B42384" w:rsidRPr="00E57725">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B42384">
+      <w:r w:rsidR="00B42384" w:rsidRPr="00E57725">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11231D2C" w14:textId="77777777" w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00194052" w:rsidP="00194052">
+    <w:p w14:paraId="4C8A91A9" w14:textId="5C56C70A" w:rsidR="00001A6B" w:rsidRPr="00E57725" w:rsidRDefault="009F42AD" w:rsidP="009F42AD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3750"/>
+        </w:tabs>
+        <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
+        <w:ind w:right="687"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B02CB65" w14:textId="77777777" w:rsidR="00194052" w:rsidRPr="00E57725" w:rsidRDefault="00194052" w:rsidP="00194052">
       <w:pPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:right="687"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:w w:val="110"/>
-[...1 lines deleted...]
-          <w:u w:val="single"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF4703">
-[...6 lines deleted...]
-        <w:t>Landwirtschaftlicher Berater/in</w:t>
+      <w:r w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>3. Evaluation des Biosicherheitsmanagementplans</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B22CC26" w14:textId="065AEA95" w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00194052" w:rsidP="00194052">
+    <w:p w14:paraId="3541DB14" w14:textId="77777777" w:rsidR="00194052" w:rsidRPr="00E57725" w:rsidRDefault="00194052" w:rsidP="00194052">
       <w:pPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:right="687"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:w w:val="110"/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
           <w:sz w:val="28"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF4703">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+    </w:p>
+    <w:p w14:paraId="3A7E4BA2" w14:textId="1E79A2A6" w:rsidR="00194052" w:rsidRPr="00E57725" w:rsidRDefault="00194052" w:rsidP="00194052">
+      <w:pPr>
+        <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
+        <w:ind w:right="687"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Name:</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidR="00B42384">
+      </w:pPr>
+      <w:r w:rsidRPr="00E57725">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA13D6" w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Datum der </w:t>
+      </w:r>
+      <w:r w:rsidR="00116F85" w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">letzten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Beratung:</w:t>
+      </w:r>
+      <w:r w:rsidR="0073324C" w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B42384" w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text36"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00B42384">
+      <w:bookmarkStart w:id="0" w:name="Text36"/>
+      <w:r w:rsidR="00B42384" w:rsidRPr="00E57725">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00B42384">
+      <w:r w:rsidR="00B42384" w:rsidRPr="00E57725">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00B42384">
+      <w:r w:rsidR="00B42384" w:rsidRPr="00E57725">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00B42384">
+      <w:r w:rsidR="00B42384" w:rsidRPr="00E57725">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B42384">
+      <w:r w:rsidR="00B42384" w:rsidRPr="00E57725">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B42384">
+      <w:r w:rsidR="00B42384" w:rsidRPr="00E57725">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B42384">
+      <w:r w:rsidR="00B42384" w:rsidRPr="00E57725">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B42384">
+      <w:r w:rsidR="00B42384" w:rsidRPr="00E57725">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B42384">
+      <w:r w:rsidR="00B42384" w:rsidRPr="00E57725">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="50FE72E5" w14:textId="019DDB2D" w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00113AD9" w:rsidP="00194052">
+    <w:p w14:paraId="1A2856A0" w14:textId="77777777" w:rsidR="00194052" w:rsidRPr="00E57725" w:rsidRDefault="00194052" w:rsidP="00194052">
       <w:pPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:right="687"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:w w:val="110"/>
-[...30 lines deleted...]
-          <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
-[...112 lines deleted...]
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B02CB65" w14:textId="77777777" w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00194052" w:rsidP="00194052">
-[...234 lines deleted...]
-    <w:p w14:paraId="18900AA0" w14:textId="77777777" w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00194052" w:rsidP="00BF01C3">
+    <w:p w14:paraId="18900AA0" w14:textId="795BF2DF" w:rsidR="00194052" w:rsidRPr="00E57725" w:rsidRDefault="00194052" w:rsidP="00BF01C3">
       <w:pPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="687" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00E57725">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">3.2 </w:t>
       </w:r>
-      <w:r w:rsidR="00BF01C3" w:rsidRPr="00FF4703">
+      <w:r w:rsidR="00BF01C3" w:rsidRPr="00E57725">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00E57725">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Sind die Angaben im Biosicherheitsmanagementplan zu Abläufen und Lageskizze aktuell?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68F44F13" w14:textId="77777777" w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00194052" w:rsidP="00BF01C3">
+    <w:p w14:paraId="68F44F13" w14:textId="77777777" w:rsidR="00194052" w:rsidRPr="00E57725" w:rsidRDefault="00194052" w:rsidP="00BF01C3">
       <w:pPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:left="709" w:right="687"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF4703">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F37E72" w:rsidRPr="00FF4703">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00F37E72" w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>󠄀</w:t>
       </w:r>
-      <w:r w:rsidR="00F37E72" w:rsidRPr="00FF4703">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00F37E72" w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="Kontrollkästchen1"/>
-      <w:r w:rsidR="00F37E72" w:rsidRPr="00FF4703">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00F37E72" w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00B42384">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="002F268B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00B42384">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="002F268B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00F37E72" w:rsidRPr="00FF4703">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00F37E72" w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidRPr="00FF4703">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:tab/>
         <w:t>Ja</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F8A7985" w14:textId="77777777" w:rsidR="00CF71C6" w:rsidRPr="00FF4703" w:rsidRDefault="00194052" w:rsidP="00CF71C6">
+    <w:p w14:paraId="7E64D98D" w14:textId="5010D65B" w:rsidR="00194052" w:rsidRPr="00E57725" w:rsidRDefault="00194052" w:rsidP="00E57725">
       <w:pPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:left="709" w:right="252"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF4703">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F37E72" w:rsidRPr="00FF4703">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00F37E72" w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>󠄀</w:t>
       </w:r>
-      <w:r w:rsidR="00F37E72" w:rsidRPr="00FF4703">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00F37E72" w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="Kontrollkästchen2"/>
-      <w:r w:rsidR="00F37E72" w:rsidRPr="00FF4703">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00F37E72" w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00B42384">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="002F268B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00B42384">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="002F268B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00F37E72" w:rsidRPr="00FF4703">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00F37E72" w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
-      <w:r w:rsidRPr="00FF4703">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:tab/>
         <w:t>Nein</w:t>
       </w:r>
-      <w:r w:rsidR="00CF71C6" w:rsidRPr="00FF4703">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00CF71C6" w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. Dann bitte den</w:t>
       </w:r>
-      <w:r w:rsidR="00116F85" w:rsidRPr="00FF4703">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00116F85" w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Plan aktualisieren</w:t>
       </w:r>
-      <w:r w:rsidR="00CF71C6" w:rsidRPr="00FF4703">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00CF71C6" w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00BF6DE9" w:rsidRPr="00FF4703">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00BF6DE9" w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">z.B. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>mit</w:t>
       </w:r>
-      <w:r w:rsidR="00CF71C6" w:rsidRPr="00FF4703">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00CF71C6" w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="002934F3" w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>geänderten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD7A6D" w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF6DE9" w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF01C3" w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zusätzlichen </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF6DE9" w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Seiten</w:t>
+      </w:r>
+      <w:r w:rsidR="00A632A9" w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Diese bei der Antragstellung bitte mit hochladen)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7E64D98D" w14:textId="77777777" w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="002934F3" w:rsidP="00CF71C6">
-[...58 lines deleted...]
-    <w:p w14:paraId="7DFAE856" w14:textId="77777777" w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00194052" w:rsidP="00194052">
+    <w:p w14:paraId="7DFAE856" w14:textId="77777777" w:rsidR="00194052" w:rsidRPr="00E57725" w:rsidRDefault="00194052" w:rsidP="00194052">
       <w:pPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:right="687"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1DB01DA9" w14:textId="77777777" w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00194052" w:rsidP="008B0302">
+    <w:p w14:paraId="1DB01DA9" w14:textId="77777777" w:rsidR="00194052" w:rsidRPr="00E57725" w:rsidRDefault="00194052" w:rsidP="008B0302">
       <w:pPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:left="709" w:right="687" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00E57725">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3.3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00E57725">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00D67E9F" w:rsidRPr="00FF4703">
+      <w:r w:rsidR="00D67E9F" w:rsidRPr="00E57725">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Die</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00E57725">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Handlungsempfehlungen aus der vorherigen Biosicherheitsberatung </w:t>
       </w:r>
-      <w:r w:rsidR="00D67E9F" w:rsidRPr="00FF4703">
+      <w:r w:rsidR="00D67E9F" w:rsidRPr="00E57725">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">wurden vollständig </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00E57725">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">umgesetzt? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="086E9DF6" w14:textId="77777777" w:rsidR="00EF1F7A" w:rsidRPr="00FF4703" w:rsidRDefault="00F37E72" w:rsidP="0034427C">
+    <w:p w14:paraId="086E9DF6" w14:textId="77777777" w:rsidR="00EF1F7A" w:rsidRPr="00E57725" w:rsidRDefault="00F37E72" w:rsidP="0034427C">
       <w:pPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:right="252" w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF4703">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="Kontrollkästchen3"/>
-      <w:r w:rsidRPr="00FF4703">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00B42384">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="002F268B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00B42384">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="002F268B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
-      <w:r w:rsidR="00EF1F7A" w:rsidRPr="00FF4703">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00EF1F7A" w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EF1F7A" w:rsidRPr="00FF4703">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00EF1F7A" w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:tab/>
         <w:t>Ja</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16AE9760" w14:textId="77777777" w:rsidR="00EF1F7A" w:rsidRPr="00FF4703" w:rsidRDefault="00F37E72" w:rsidP="008B0302">
+    <w:p w14:paraId="16AE9760" w14:textId="77777777" w:rsidR="00EF1F7A" w:rsidRPr="00E57725" w:rsidRDefault="00F37E72" w:rsidP="008B0302">
       <w:pPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:left="1418" w:right="687" w:hanging="710"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF4703">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="Kontrollkästchen4"/>
-      <w:r w:rsidRPr="00FF4703">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00B42384">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="002F268B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00B42384">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="002F268B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
-      <w:r w:rsidR="00EF1F7A" w:rsidRPr="00FF4703">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00EF1F7A" w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00B45B6D" w:rsidRPr="00FF4703">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00B45B6D" w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Nein</w:t>
       </w:r>
-      <w:r w:rsidR="00622F54" w:rsidRPr="00FF4703">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00622F54" w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, d</w:t>
       </w:r>
-      <w:r w:rsidR="00B45B6D" w:rsidRPr="00FF4703">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00B45B6D" w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">ie weiterhin umzusetzenden Maßnahmen werden in </w:t>
       </w:r>
-      <w:r w:rsidR="00EF1F7A" w:rsidRPr="00FF4703">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00EF1F7A" w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3.5</w:t>
       </w:r>
-      <w:r w:rsidR="00B45B6D" w:rsidRPr="00FF4703">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00B45B6D" w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> gelistet</w:t>
       </w:r>
-      <w:r w:rsidR="00D67E9F" w:rsidRPr="00FF4703">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00D67E9F" w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00EF1F7A" w:rsidRPr="00FF4703">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00EF1F7A" w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42F1E969" w14:textId="77777777" w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00194052" w:rsidP="00194052">
+    <w:p w14:paraId="42F1E969" w14:textId="77777777" w:rsidR="00194052" w:rsidRPr="00E57725" w:rsidRDefault="00194052" w:rsidP="00194052">
       <w:pPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:right="687"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF4703">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidR="00733431" w:rsidRPr="00FF4703">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00733431" w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ie umgesetzten Maßnahmen sind im vorherigen Biosicherheitsmanagementplan</w:t>
       </w:r>
-      <w:r w:rsidR="00622F54" w:rsidRPr="00FF4703">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00622F54" w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">/Evaluationsbogen </w:t>
       </w:r>
-      <w:r w:rsidR="00733431" w:rsidRPr="00FF4703">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00733431" w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">als erledigt zu kennzeichnen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55942913" w14:textId="77777777" w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00194052" w:rsidP="00194052">
+    <w:p w14:paraId="55942913" w14:textId="77777777" w:rsidR="00194052" w:rsidRPr="00E57725" w:rsidRDefault="00194052" w:rsidP="00194052">
       <w:pPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:right="687"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2FF8A621" w14:textId="77777777" w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00194052" w:rsidP="00194052">
+    <w:p w14:paraId="2FF8A621" w14:textId="77777777" w:rsidR="00194052" w:rsidRPr="00E57725" w:rsidRDefault="00194052" w:rsidP="00194052">
       <w:pPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:right="687"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00E57725">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3.4</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
+      <w:r w:rsidRPr="00E57725">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Gibt es zusätzliche/neue Handlungsempfehlungen? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="710A0CDD" w14:textId="77777777" w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00F37E72" w:rsidP="00194052">
+    <w:p w14:paraId="710A0CDD" w14:textId="77777777" w:rsidR="00194052" w:rsidRPr="00E57725" w:rsidRDefault="00F37E72" w:rsidP="00194052">
       <w:pPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:right="687" w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF4703">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="5" w:name="Kontrollkästchen5"/>
-      <w:r w:rsidRPr="00FF4703">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00B42384">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="002F268B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00B42384">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="002F268B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
-      <w:r w:rsidR="00194052" w:rsidRPr="00FF4703">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00194052" w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:tab/>
         <w:t>Nein</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="299C6210" w14:textId="77777777" w:rsidR="00194052" w:rsidRPr="00FF4703" w:rsidRDefault="00F37E72" w:rsidP="00194052">
+    <w:p w14:paraId="299C6210" w14:textId="77777777" w:rsidR="00194052" w:rsidRPr="00E57725" w:rsidRDefault="00F37E72" w:rsidP="00194052">
       <w:pPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:right="687" w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:w w:val="110"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF4703">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen6"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="6" w:name="Kontrollkästchen6"/>
-      <w:r w:rsidRPr="00FF4703">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00B42384">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="002F268B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00B42384">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="002F268B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00FF4703">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
-      <w:r w:rsidR="00194052" w:rsidRPr="00FF4703">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00194052" w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00194052" w:rsidRPr="00FF4703">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00194052" w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:tab/>
         <w:t>Ja</w:t>
       </w:r>
-      <w:r w:rsidR="004B57DF" w:rsidRPr="00FF4703">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="004B57DF" w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="004B57DF" w:rsidRPr="00FF4703">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="004B57DF" w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>die umzusetzende</w:t>
       </w:r>
-      <w:r w:rsidR="00BD7A6D" w:rsidRPr="00FF4703">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00BD7A6D" w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="004B57DF" w:rsidRPr="00FF4703">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="004B57DF" w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> Maßnahmen werden in</w:t>
       </w:r>
-      <w:r w:rsidR="00194052" w:rsidRPr="00FF4703">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00194052" w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DD215D" w:rsidRPr="00FF4703">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00DD215D" w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>3.5</w:t>
       </w:r>
-      <w:r w:rsidR="004B57DF" w:rsidRPr="00FF4703">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="004B57DF" w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> gelistet</w:t>
       </w:r>
-      <w:r w:rsidR="00CF71C6" w:rsidRPr="00FF4703">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00CF71C6" w:rsidRPr="00E57725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F6AC951" w14:textId="77777777" w:rsidR="004856EA" w:rsidRPr="00FF4703" w:rsidRDefault="004856EA">
+    <w:p w14:paraId="6F6AC951" w14:textId="77777777" w:rsidR="004856EA" w:rsidRPr="00E57725" w:rsidRDefault="004856EA">
       <w:pPr>
         <w:pStyle w:val="Textkrper"/>
         <w:ind w:left="1417"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6EBA0988" w14:textId="77777777" w:rsidR="00724A22" w:rsidRPr="00FF4703" w:rsidRDefault="00724A22">
+    <w:p w14:paraId="6EBA0988" w14:textId="77777777" w:rsidR="00724A22" w:rsidRPr="00E57725" w:rsidRDefault="00724A22">
       <w:pPr>
         <w:pStyle w:val="Textkrper"/>
         <w:spacing w:before="62"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="720C8FD4" w14:textId="77777777" w:rsidR="00724A22" w:rsidRPr="00FF4703" w:rsidRDefault="00724A22">
+    <w:p w14:paraId="75E8D805" w14:textId="77777777" w:rsidR="00724A22" w:rsidRDefault="00724A22">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00724A22" w:rsidRPr="00FF4703" w:rsidSect="00F37E72">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3576A389" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14A3B2D3" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6ECC072E" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39F7FFDC" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32A5B289" w14:textId="77777777" w:rsidR="00E57725" w:rsidRDefault="00E57725">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58A5AD21" w14:textId="77777777" w:rsidR="00E57725" w:rsidRDefault="00E57725">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="142E3832" w14:textId="77777777" w:rsidR="00E57725" w:rsidRDefault="00E57725">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F026A4E" w14:textId="77777777" w:rsidR="00E57725" w:rsidRDefault="00E57725">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25533D0E" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="644E87CF" w14:textId="38009BFE" w:rsidR="00151850" w:rsidRPr="00151850" w:rsidRDefault="00151850" w:rsidP="00151850">
+      <w:pPr>
+        <w:spacing w:before="68"/>
+        <w:ind w:left="258" w:right="396"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nur Auszufüllen für Betriebe mit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00151850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>positiven MAP-ELISA-Einzeltierbefunden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00151850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00151850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">(§ 3 ParaTB-VO) und </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00151850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Teilnehmer am MAP-Verminderungsprogramm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00151850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FF84F2D" w14:textId="77777777" w:rsidR="00151850" w:rsidRDefault="00151850" w:rsidP="00C04AF0">
+      <w:pPr>
+        <w:spacing w:before="68"/>
+        <w:ind w:left="258" w:right="396"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2088E0C7" w14:textId="52D13C04" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00C04AF0">
+      <w:pPr>
+        <w:spacing w:before="68"/>
+        <w:ind w:left="258" w:right="396"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D61652">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Anlage</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61652">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61652">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Paratuberkulose</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E23E877" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00C04AF0">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:spacing w:before="228"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D61652">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Kontrollkästchen3"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00D61652">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidR="002F268B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="002F268B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00D61652">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00D61652">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Initial-Plan bei Einstieg in das Verfahren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61652">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D61652">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Kontrollkästchen4"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00D61652">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidR="002F268B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="002F268B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00D61652">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00D61652">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Evaluation-Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61652">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00D61652">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00D61652">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00D61652">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00D61652">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61652">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61652">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61652">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61652">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61652">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57D3EAA0" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DFDC91D" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24311819" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="152B422F" w14:textId="62EFF336" w:rsidR="00C04AF0" w:rsidRPr="00C04AF0" w:rsidRDefault="006769DF" w:rsidP="00C04AF0">
+      <w:pPr>
+        <w:pStyle w:val="berschrift4"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9923"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487684096" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2A5247BE" wp14:editId="5B6A60B2">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>482594</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>305077</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5845204" cy="3084993"/>
+                <wp:effectExtent l="76200" t="38100" r="41275" b="77470"/>
+                <wp:wrapNone/>
+                <wp:docPr id="16" name="Gruppieren 16"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5845204" cy="3084993"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="5845204" cy="3084993"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="1125" name="Gerade Verbindung mit Pfeil 1125"/>
+                        <wps:cNvCnPr/>
+                        <wps:spPr>
+                          <a:xfrm flipV="1">
+                            <a:off x="5281" y="3071011"/>
+                            <a:ext cx="5839923" cy="3400"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="straightConnector1">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:solidFill>
+                              <a:schemeClr val="tx1"/>
+                            </a:solidFill>
+                            <a:tailEnd type="triangle"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:schemeClr val="accent1"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:schemeClr val="accent1"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:schemeClr val="accent1"/>
+                          </a:effectRef>
+                          <a:fontRef idx="minor">
+                            <a:schemeClr val="tx1"/>
+                          </a:fontRef>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1127" name="Gerade Verbindung mit Pfeil 1127"/>
+                        <wps:cNvCnPr/>
+                        <wps:spPr>
+                          <a:xfrm flipH="1" flipV="1">
+                            <a:off x="5699156" y="0"/>
+                            <a:ext cx="6350" cy="3075940"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="straightConnector1">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:solidFill>
+                              <a:schemeClr val="tx1"/>
+                            </a:solidFill>
+                            <a:tailEnd type="triangle"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:schemeClr val="accent1"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:schemeClr val="accent1"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:schemeClr val="accent1"/>
+                          </a:effectRef>
+                          <a:fontRef idx="minor">
+                            <a:schemeClr val="tx1"/>
+                          </a:fontRef>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="15" name="Gerade Verbindung mit Pfeil 15"/>
+                        <wps:cNvCnPr/>
+                        <wps:spPr>
+                          <a:xfrm flipH="1" flipV="1">
+                            <a:off x="0" y="9053"/>
+                            <a:ext cx="6350" cy="3075940"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="straightConnector1">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:solidFill>
+                              <a:schemeClr val="tx1"/>
+                            </a:solidFill>
+                            <a:tailEnd type="triangle"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:schemeClr val="accent1"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:schemeClr val="accent1"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:schemeClr val="accent1"/>
+                          </a:effectRef>
+                          <a:fontRef idx="minor">
+                            <a:schemeClr val="tx1"/>
+                          </a:fontRef>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="5DD3CD55" id="Gruppieren 16" o:spid="_x0000_s1026" style="position:absolute;margin-left:38pt;margin-top:24pt;width:460.25pt;height:242.9pt;z-index:487684096" coordsize="58452,30849" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC7AcbBtQIAAOsKAAAOAAAAZHJzL2Uyb0RvYy54bWzslltv2yAUx98n7Tsgv6+2kziJrSZ96CV7&#10;mLaq3fpOMdhIGBDQOPn2O+BL1su6rpX2MPWFBJtz+/nPgeOTXSPQlhrLlVxF6VESISqJKrmsVtGP&#10;7xeflhGyDssSCyXpKtpTG52sP344bnVBJ6pWoqQGgRNpi1avoto5XcSxJTVtsD1Smkp4yZRpsIOp&#10;qeLS4Ba8NyKeJMk8bpUptVGEWgtPz7qX0Tr4Z4wS940xSx0Sqwhyc2E0Ybz1Y7w+xkVlsK456dPA&#10;r8iiwVxC0NHVGXYY3Rn+yFXDiVFWMXdEVBMrxjihoQaoJk0eVLMx6k6HWqqirfSICdA+4PRqt+Tr&#10;dmP0tb40QKLVFbAIM1/LjpnG/0KWaBeQ7UdkdOcQgYfZcpZNklmECLybJstZnk87qKQG8o/sSH3+&#10;B8t4CBzfS6fVIBB7YGDfxuC6xpoGtLYABpcG8RL0m06yCEncgFI31OCSohtqbrks72SFGu7QJaNc&#10;oLAuAAvWp7LHZwsLJAd2iAmub8BrUEZPMZss0wgFWIs0SdMO1gHnNM8n0x7nLAkCHYngQhvrNlQ1&#10;yP9ZRdYZzKvanSopQerKdKHw9ot1kB4YDgY+JyH9aJXg5QUXIkz8PqOnwqAthh3idiEfsLu3ymEu&#10;zmWJ3F4DGGc4lpWgPnNY6b3CpxpKD//cXtAu4hVlQBaE0mUW9vUhHiaESjfEFBJWezMG2Y2GSaD3&#10;rGG/3pvSsOf/xni0CJGVdKNxw6UyT0U/YGLd+oFAV7dHcKvKfRBFQAPC9bvr3yh48UIFL/wH9EmB&#10;/p9T8Gf/8Z7W8jzP02we5Ny30kHI82kG7bZrCossn70LGQ4br7B3IT885X7Til/WiLM3ixhkCt04&#10;T7L+3HpXcGjq/3UrDlcLuFGFA6y//fkr26/z0NMPd9T1TwAAAP//AwBQSwMEFAAGAAgAAAAhAKoI&#10;7q/hAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPg0AQhe8m/ofNmHizCyJIkaFpGvXUNLE1&#10;Md62MAVSdpewW6D/3vGkp5fJm7z3vXw1606MNLjWGoRwEYAgU9qqNTXC5+HtIQXhvDKV6qwhhCs5&#10;WBW3N7nKKjuZDxr3vhYcYlymEBrv+0xKVzaklVvYngx7Jzto5fkcalkNauJw3cnHIEikVq3hhkb1&#10;tGmoPO8vGuF9UtM6Cl/H7fm0uX4f4t3XNiTE+7t5/QLC0+z/nuEXn9GhYKajvZjKiQ7hOeEpHuEp&#10;ZWV/uUxiEEeEOIpSkEUu/y8ofgAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC7AcbBtQIA&#10;AOsKAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCqCO6v&#10;4QAAAAkBAAAPAAAAAAAAAAAAAAAAAA8FAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;HQYAAAAA&#10;">
+                <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
+                  <v:path arrowok="t" fillok="f" o:connecttype="none"/>
+                  <o:lock v:ext="edit" shapetype="t"/>
+                </v:shapetype>
+                <v:shape id="Gerade Verbindung mit Pfeil 1125" o:spid="_x0000_s1027" type="#_x0000_t32" style="position:absolute;left:52;top:30710;width:58400;height:34;flip:y;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAbsTPuwwAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/Q/LFHrTTVK0Gl2lCG3Vm6mg3obsmIRmZ0N2q/Hfu4LgbR7vc2aLztTiTK2rLCuIBxEI4tzq&#10;igsFu9+v/hiE88gaa8uk4EoOFvOX3gxTbS+8pXPmCxFC2KWooPS+SaV0eUkG3cA2xIE72dagD7At&#10;pG7xEsJNLZMoGkmDFYeGEhtalpT/Zf9GwYfc/0TjfJXEk/fd4bjM7HrzbZV6e+0+pyA8df4pfrhX&#10;OsyPkyHcvwknyPkNAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAG7Ez7sMAAADdAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" strokecolor="black [3213]">
+                  <v:stroke endarrow="block"/>
+                </v:shape>
+                <v:shape id="Gerade Verbindung mit Pfeil 1127" o:spid="_x0000_s1028" type="#_x0000_t32" style="position:absolute;left:56991;width:64;height:30759;flip:x y;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBWH5WLxQAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/bagIx&#10;EH0v+A9hCn2rWS2tspoVKwilQsELom9DMnuhm8myyerWr28KBd/mcK4zX/S2FhdqfeVYwWiYgCDW&#10;zlRcKDjs189TED4gG6wdk4If8rDIBg9zTI278pYuu1CIGMI+RQVlCE0qpdclWfRD1xBHLnetxRBh&#10;W0jT4jWG21qOk+RNWqw4NpTY0Kok/b3rrAJ9WuE6v9nu9eX8+X47Tjb667RR6umxX85ABOrDXfzv&#10;/jBx/mg8gb9v4gky+wUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBWH5WLxQAAAN0AAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" strokecolor="black [3213]">
+                  <v:stroke endarrow="block"/>
+                </v:shape>
+                <v:shape id="Gerade Verbindung mit Pfeil 15" o:spid="_x0000_s1029" type="#_x0000_t32" style="position:absolute;top:90;width:63;height:30759;flip:x y;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBGkFP2wgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9NawIx&#10;EL0X/A9hBG81q6KWrVFUEEoFoVpEb0My7i7dTJZN1NVfbwSht3m8z5nMGluKC9W+cKyg101AEGtn&#10;Cs4U/O5W7x8gfEA2WDomBTfyMJu23iaYGnflH7psQyZiCPsUFeQhVKmUXudk0XddRRy5k6sthgjr&#10;TJoarzHclrKfJCNpseDYkGNFy5z03/ZsFejDElenuz0PB8fvxX0/XuvNYa1Up93MP0EEasK/+OX+&#10;MnH+EJ6/xAPk9AEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGkFP2wgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" strokecolor="black [3213]">
+                  <v:stroke endarrow="block"/>
+                </v:shape>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00C04AF0" w:rsidRPr="00C04AF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>1. Verlauf-Dokumentation zur MAP-Bekämpfung</w:t>
+      </w:r>
+      <w:r w:rsidR="00C04AF0" w:rsidRPr="00C04AF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                        </w:t>
+      </w:r>
+      <w:r w:rsidR="00C04AF0" w:rsidRPr="00C04AF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D470855" w14:textId="66DE9601" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487681024" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="560A6B97" wp14:editId="24A23E69">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="page">
+                  <wp:posOffset>3136900</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="353086" cy="217170"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="14" name="Textfeld 14"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="353086" cy="217170"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="255BD915" w14:textId="4BC4CD4C" w:rsidR="00C04AF0" w:rsidRPr="00090378" w:rsidRDefault="00C04AF0" w:rsidP="00C04AF0">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00D61652">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>*</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00090378">
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                              </w:rPr>
+                              <w:sym w:font="Symbol" w:char="F0AE"/>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="560A6B97" id="Textfeld 14" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:247pt;width:27.8pt;height:17.1pt;z-index:487681024;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAu2LfAGQIAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N7Zz3bXirNJdpaoU&#10;7a6UrfaZYIgtYYYCiZ1+fQecm7Z9qvoCAzPM5ZzD/KFrFDkI62rQBc0GKSVCcyhrvSvoj7fVlztK&#10;nGe6ZAq0KOhROPqw+Pxp3ppcDKECVQpLMIl2eWsKWnlv8iRxvBINcwMwQqNTgm2Yx6PdJaVlLWZv&#10;VDJM02nSgi2NBS6cw9un3kkXMb+UgvsXKZ3wRBUUe/NxtXHdhjVZzFm+s8xUNT+1wf6hi4bVGote&#10;Uj0xz8je1n+kampuwYH0Aw5NAlLWXMQZcJos/TDNpmJGxFkQHGcuMLn/l5Y/Hzbm1RLffYUOCQyA&#10;tMblDi/DPJ20TdixU4J+hPB4gU10nnC8HE1G6d2UEo6uYTbLZhHW5PrYWOe/CWhIMApqkZUIFjus&#10;nceCGHoOCbU0rGqlIjNKk7ag09EkjQ8uHnyhND68thos3207Upc3Y2yhPOJ0FnrineGrGntYM+df&#10;mUWmcSBUr3/BRSrAWnCyKKnA/vrbfYhHAtBLSYvKKaj7uWdWUKK+a6TmPhuPg9TiYTyZDfFgbz3b&#10;W4/eN4+A4szwnxgezRDv1dmUFpp3FPkyVEUX0xxrF9SfzUff6xk/CRfLZQxCcRnm13pjeEgdUA0I&#10;v3XvzJoTDR75e4azxlj+gY0+tudjufcg60hVwLlH9QQ/CjMyePpEQfm35xh1/eqL3wAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhALy8Zf3fAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfI&#10;SNxYSrVOpTSdpkoTEoLDxi7c3CZrKxKnNNlW+PWYE5z8rGe997lcz86Ks5nC4EnB/SIBYaj1eqBO&#10;weFte5eDCBFJo/VkFHyZAOvq+qrEQvsL7cx5HzvBIRQKVNDHOBZShrY3DsPCj4bYO/rJYeR16qSe&#10;8MLhzso0SVbS4UDc0ONo6t60H/uTU/Bcb19x16Qu/7b108txM34e3jOlbm/mzSOIaOb4dwy/+IwO&#10;FTM1/kQ6CKuAH4kKlg9LFmxn2QpEwzPNU5BVKf/zVz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEALti3wBkCAAAyBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAvLxl/d8AAAAHAQAADwAAAAAAAAAAAAAAAABzBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="255BD915" w14:textId="4BC4CD4C" w:rsidR="00C04AF0" w:rsidRPr="00090378" w:rsidRDefault="00C04AF0" w:rsidP="00C04AF0">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00D61652">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>*</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00090378">
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                        </w:rPr>
+                        <w:sym w:font="Symbol" w:char="F0AE"/>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="margin" anchory="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487667712" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="624A9410" wp14:editId="7F41117D">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="leftMargin">
+                  <wp:align>right</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="page">
+                  <wp:posOffset>2778880</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="156845" cy="1049020"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1129" name="Textbox 41"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="156845" cy="1049020"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="1CC81FA0" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00C04AF0">
+                            <w:pPr>
+                              <w:spacing w:before="16"/>
+                              <w:ind w:left="20"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:position w:val="6"/>
+                                <w:sz w:val="12"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00D61652">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:spacing w:val="-2"/>
+                                <w:sz w:val="18"/>
+                              </w:rPr>
+                              <w:t>%MAP-Reagenten</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00D61652">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:spacing w:val="-2"/>
+                                <w:position w:val="6"/>
+                                <w:sz w:val="12"/>
+                              </w:rPr>
+                              <w:t>@</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr vert="vert270" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="624A9410" id="Textbox 41" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:-38.85pt;margin-top:218.8pt;width:12.35pt;height:82.6pt;z-index:487667712;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:left-margin-area;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDsQkdQogEAADEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUttu2zAMfR+wfxD03sgxepsRp1hXbChQ&#10;bAO6foAiS7EwS9REJXb+fpTqJMP6NuyFpizq8JxDru4mN7C9jmjBt3y5qDjTXkFn/bblLz8+X9xy&#10;hkn6Tg7gdcsPGvnd+v271RgaXUMPQ6cjIxCPzRha3qcUGiFQ9dpJXEDQni4NRCcTHeNWdFGOhO4G&#10;UVfVtRghdiGC0oj09+H1kq8LvjFapW/GoE5saDlxSyXGEjc5ivVKNtsoQ2/VTEP+AwsnraemJ6gH&#10;mSTbRfsGylkVAcGkhQInwBirdNFAapbVX2qeexl00ULmYDjZhP8PVn3dP4fvkaXpHiYaYBGB4QnU&#10;TyRvxBiwmWuyp9ggVWehk4kuf0kCo4fk7eHkp54SUxnt6vr28oozRVfL6vJDVRfDxfl1iJi+aHAs&#10;Jy2PNK/CQO6fMOX+sjmWzGRe+2cmadpMzHYtr/MU858NdAfSQutIWDnWN8RrpOm2HH/tZNScDY+e&#10;7MurcEziMdkck5iGT1AWJiv08HGXwNjC59xm5kNzKTTnHcqD//Ncqs6bvv4NAAD//wMAUEsDBBQA&#10;BgAIAAAAIQD/EvuG3AAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NbsIwEITvlfoO1lbqrTgk&#10;1KCQDaoiod6QSnkAE2/jCP+ksSHh7eue2uNoRjPfVLvZGnajMfTeISwXGTByrVe96xBOn/uXDbAQ&#10;pVPSeEcIdwqwqx8fKlkqP7kPuh1jx1KJC6VE0DEOJeeh1WRlWPiBXPK+/GhlTHLsuBrllMqt4XmW&#10;CW5l79KClgM1mtrL8WoRDneup8K+ntqmEQdRfO/l5d0gPj/Nb1tgkeb4F4Zf/IQOdWI6+6tTgRmE&#10;dCQirIq1AJbsfLUGdkYQWb4BXlf8P3/9AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOxC&#10;R1CiAQAAMQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AP8S+4bcAAAABwEAAA8AAAAAAAAAAAAAAAAA/AMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAAFBQAAAAA=&#10;" filled="f" stroked="f">
+                <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top" inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="1CC81FA0" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00C04AF0">
+                      <w:pPr>
+                        <w:spacing w:before="16"/>
+                        <w:ind w:left="20"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:position w:val="6"/>
+                          <w:sz w:val="12"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00D61652">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:spacing w:val="-2"/>
+                          <w:sz w:val="18"/>
+                        </w:rPr>
+                        <w:t>%MAP-Reagenten</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00D61652">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:spacing w:val="-2"/>
+                          <w:position w:val="6"/>
+                          <w:sz w:val="12"/>
+                        </w:rPr>
+                        <w:t>@</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="margin" anchory="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableNormal"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="907"/>
+        <w:gridCol w:w="907"/>
+        <w:gridCol w:w="907"/>
+        <w:gridCol w:w="906"/>
+        <w:gridCol w:w="907"/>
+        <w:gridCol w:w="907"/>
+        <w:gridCol w:w="907"/>
+        <w:gridCol w:w="907"/>
+        <w:gridCol w:w="907"/>
+        <w:gridCol w:w="906"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C04AF0" w14:paraId="08FDCA85" w14:textId="77777777" w:rsidTr="00707E06">
+        <w:trPr>
+          <w:trHeight w:val="453"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+          </w:tcPr>
+          <w:p w14:paraId="66809959" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487663616" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="03E65532" wp14:editId="7E48F652">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>20979</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>16648</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="5707416" cy="2877544"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="1124" name="Textfeld 1124"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr txBox="1"/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="5707416" cy="2877544"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:noFill/>
+                              <a:ln w="6350">
+                                <a:noFill/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="10AD6176" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00C04AF0"/>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shape w14:anchorId="03E65532" id="Textfeld 1124" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:1.65pt;margin-top:1.3pt;width:449.4pt;height:226.6pt;z-index:487663616;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCsarLuHQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Id2U4Ey4GbwEUB&#10;IwngFDnTFGkJoLgsSVtyv75Lyi+kPQW5ULvc1T5mhrP7rlFkL6yrQRd0OEgpEZpDWettQX+9Lr/d&#10;UuI80yVToEVBD8LR+/nXL7PW5GIEFahSWIJFtMtbU9DKe5MnieOVaJgbgBEagxJswzy6dpuUlrVY&#10;vVHJKE0nSQu2NBa4cA5vH/sgncf6Ugrun6V0whNVUJzNx9PGcxPOZD5j+dYyU9X8OAb7wBQNqzU2&#10;PZd6ZJ6Rna3/KdXU3IID6QccmgSkrLmIO+A2w/TdNuuKGRF3QXCcOcPkPq8sf9qvzYslvvsOHRIY&#10;AGmNyx1ehn06aZvwxUkJxhHCwxk20XnC8XI8TafZcEIJx9jodjodZ1mok1x+N9b5HwIaEoyCWuQl&#10;wsX2K+f71FNK6KZhWSsVuVGatAWd3IzT+MM5gsWVxh6XYYPlu01H6rKgN6dFNlAecD8LPfXO8GWN&#10;M6yY8y/MIte4EurXP+MhFWAvOFqUVGD//O8+5CMFGKWkRe0U1P3eMSsoUT81knM3zLIgtuhk4+kI&#10;HXsd2VxH9K55AJTnEF+K4dEM+V6dTGmheUOZL0JXDDHNsXdB/cl88L2i8ZlwsVjEJJSXYX6l14aH&#10;0gHVgPBr98asOdLgkcEnOKmM5e/Y6HN7PhY7D7KOVAWce1SP8KM0I9nHZxS0f+3HrMtjn/8FAAD/&#10;/wMAUEsDBBQABgAIAAAAIQCtDweg3wAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7BTsMwEETv&#10;SPyDtUjcqNOUVCFkU1WRKiRUDi29cNvEbhIRr0PstoGvxz3BcTSjNy9fTaYXZz26zjLCfBaB0Fxb&#10;1XGDcHjfPKQgnCdW1FvWCN/awaq4vckpU/bCO33e+0YECLuMEFrvh0xKV7fakJvZQXPojnY05EMc&#10;G6lGugS46WUcRUtpqOPw0NKgy1bXn/uTQXgtN2+0q2KT/vTly/a4Hr4OHwni/d20fgbh9eT/xnDV&#10;D+pQBKfKnlg50SMsFmGIEC9BhPYpiucgKoTHJElBFrn871/8AgAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAKxqsu4dAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAK0PB6DfAAAABwEAAA8AAAAAAAAAAAAAAAAAdwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="10AD6176" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00C04AF0"/>
+                        </w:txbxContent>
+                      </v:textbox>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E87CEFC" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B1C89B6" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="906" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+          </w:tcPr>
+          <w:p w14:paraId="40DC082C" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="54325FF7" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B987AB9" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+          </w:tcPr>
+          <w:p w14:paraId="13A8C594" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CB08559" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AF88538" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="906" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B1B7FAD" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C04AF0" w14:paraId="167336C0" w14:textId="77777777" w:rsidTr="00707E06">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B4F0C6A" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="729BE58B" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="61C1F7AF" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="906" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+          </w:tcPr>
+          <w:p w14:paraId="6947EDE2" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="077DD3DE" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="01359A2F" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+          </w:tcPr>
+          <w:p w14:paraId="0068A8D6" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A21D037" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E3DB558" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="906" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+          </w:tcPr>
+          <w:p w14:paraId="7062B97F" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C04AF0" w14:paraId="23621B03" w14:textId="77777777" w:rsidTr="00707E06">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D080FBB" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="19506AAD" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D193E59" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="906" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C79AB76" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="32B37A27" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A61EB0F" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+          </w:tcPr>
+          <w:p w14:paraId="09835D78" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FA56EDB" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+          </w:tcPr>
+          <w:p w14:paraId="589A8C1E" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="906" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BFE3C75" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C04AF0" w14:paraId="751A1A49" w14:textId="77777777" w:rsidTr="00707E06">
+        <w:trPr>
+          <w:trHeight w:val="453"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+          </w:tcPr>
+          <w:p w14:paraId="05B31903" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="42D3302D" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AEC0F01" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="906" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D087F58" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A0A0E9D" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EDF66FE" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B7EDC77" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CDC91EE" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+          </w:tcPr>
+          <w:p w14:paraId="74D722FC" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="906" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C662158" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C04AF0" w14:paraId="0C56F83E" w14:textId="77777777" w:rsidTr="00707E06">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+          </w:tcPr>
+          <w:p w14:paraId="056F6353" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D4223EC" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D68D421" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="906" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+          </w:tcPr>
+          <w:p w14:paraId="099E9CBB" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="24EF61E4" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E8B24E6" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B134075" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C9C851E" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BABCE15" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="906" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+          </w:tcPr>
+          <w:p w14:paraId="290DAA9C" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C04AF0" w14:paraId="64C38033" w14:textId="77777777" w:rsidTr="00707E06">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F7E26A1" w14:textId="2840F31A" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00C04AF0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="259CF2F7" w14:textId="0DE5141A" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00C04AF0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1121A69B" w14:textId="4E96E53C" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00C04AF0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="906" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+          </w:tcPr>
+          <w:p w14:paraId="5301369D" w14:textId="3EA4AD3D" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00C04AF0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7099089D" w14:textId="126EC5BD" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00C04AF0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="39EC583C" w14:textId="5AD0AC4C" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00C04AF0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B01D089" w14:textId="7AA659D1" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00C04AF0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FA9F056" w14:textId="5127B061" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00C04AF0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+          </w:tcPr>
+          <w:p w14:paraId="4575E18B" w14:textId="729ECCE7" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00C04AF0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="906" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+          </w:tcPr>
+          <w:p w14:paraId="565A6437" w14:textId="6CD997BB" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00C04AF0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C04AF0" w14:paraId="297104BE" w14:textId="77777777" w:rsidTr="00707E06">
+        <w:trPr>
+          <w:trHeight w:val="453"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B1A05C9" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="705CC104" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="31659DDB" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="906" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+          </w:tcPr>
+          <w:p w14:paraId="2265A783" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="30D814F9" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CA959C3" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+          </w:tcPr>
+          <w:p w14:paraId="37E58EB8" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CA0EC80" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+          </w:tcPr>
+          <w:p w14:paraId="449DEB87" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="906" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+          </w:tcPr>
+          <w:p w14:paraId="79616BC9" w14:textId="7B61C782" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C04AF0" w14:paraId="2A2C8747" w14:textId="77777777" w:rsidTr="00707E06">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FCFB746" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EB6F8DC" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C75D04A" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="906" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EC45B7B" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DF66B26" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="71799F8A" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+          </w:tcPr>
+          <w:p w14:paraId="61EA7262" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A33002D" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+          </w:tcPr>
+          <w:p w14:paraId="119AB1BE" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="906" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+          </w:tcPr>
+          <w:p w14:paraId="76A16F02" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C04AF0" w14:paraId="1AF0AB62" w14:textId="77777777" w:rsidTr="00707E06">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+          </w:tcPr>
+          <w:p w14:paraId="094E89D6" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="250A7E75" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EA20C52" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="906" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+          </w:tcPr>
+          <w:p w14:paraId="49BF7A02" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="51B87EDC" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DE7997C" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+          </w:tcPr>
+          <w:p w14:paraId="28F8028A" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D862F77" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FD7BF13" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="906" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+          </w:tcPr>
+          <w:p w14:paraId="02CA0363" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C04AF0" w14:paraId="055408E8" w14:textId="77777777" w:rsidTr="00707E06">
+        <w:trPr>
+          <w:trHeight w:val="453"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DEB8DD9" w14:textId="16D07CA0" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="70AD6DA2" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4853DBB5" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="906" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+          </w:tcPr>
+          <w:p w14:paraId="54209255" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="009AB015" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4961CA01" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+          </w:tcPr>
+          <w:p w14:paraId="478F60EE" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+          </w:tcPr>
+          <w:p w14:paraId="62866439" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+          </w:tcPr>
+          <w:p w14:paraId="58BFCFC6" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="906" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+          </w:tcPr>
+          <w:p w14:paraId="5192BC70" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0F520CB0" w14:textId="6D9AF5EE" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00C04AF0">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2218"/>
+          <w:tab w:val="left" w:pos="3107"/>
+          <w:tab w:val="left" w:pos="4052"/>
+          <w:tab w:val="left" w:pos="4941"/>
+          <w:tab w:val="left" w:pos="5883"/>
+          <w:tab w:val="left" w:pos="6773"/>
+          <w:tab w:val="left" w:pos="7606"/>
+          <w:tab w:val="left" w:pos="8551"/>
+          <w:tab w:val="left" w:pos="9335"/>
+        </w:tabs>
+        <w:spacing w:before="162"/>
+        <w:ind w:left="1331"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61652">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>2022</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61652">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61652">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>2023</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61652">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61652">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>2024</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61652">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61652">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61652">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61652">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61652">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61652">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>2027</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61652">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61652">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>2028</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61652">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61652">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>2029</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61652">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61652">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>2030</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61652">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61652">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>2031</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59BD68D1" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00C04AF0">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:ind w:left="992"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="526B128F" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="00C04AF0">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:ind w:left="992" w:hanging="850"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>@</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+        </w:rPr>
+        <w:t>%MAP-Reagenten</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+        </w:rPr>
+        <w:t>bezogen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+        </w:rPr>
+        <w:t>auf</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Untersuchungspflichtigen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70B3E2B8" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00C04AF0">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D61652">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61652">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>Ausgangs-Häufigkeit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61652">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61652">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>=</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61652">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61652">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>Mitte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61652">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61652">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>der</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61652">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61652">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>Grafik;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61652">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61652">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>Skalierung</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61652">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61652">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>anpassen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DB8BA05" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B0AD0F9" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableNormal1"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="87"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10337"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C04AF0" w:rsidRPr="00D61652" w14:paraId="46EEAE54" w14:textId="77777777" w:rsidTr="00C04AF0">
+        <w:trPr>
+          <w:trHeight w:val="230"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10337" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="51370604" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00C04AF0">
+            <w:pPr>
+              <w:spacing w:line="210" w:lineRule="exact"/>
+              <w:ind w:left="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. Festlegung der nächsten Schritte </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C04AF0" w:rsidRPr="00D61652" w14:paraId="761688BC" w14:textId="77777777" w:rsidTr="00C04AF0">
+        <w:trPr>
+          <w:trHeight w:val="230"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10337" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DA2B56A" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00C04AF0">
+            <w:pPr>
+              <w:spacing w:line="210" w:lineRule="exact"/>
+              <w:ind w:left="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2.1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Nächste</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Überprüfung</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>der</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>MAP-Befallsrate</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>der</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Herde</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C04AF0" w:rsidRPr="00D61652" w14:paraId="0309B696" w14:textId="77777777" w:rsidTr="00C04AF0">
+        <w:trPr>
+          <w:trHeight w:val="978"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10337" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59887D58" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00C04AF0">
+            <w:pPr>
+              <w:ind w:left="979"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="643D8C48" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00C04AF0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       Terminierung: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:u w:val="dotted"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:u w:val="dotted"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:u w:val="dotted"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:u w:val="dotted"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:u w:val="dotted"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:u w:val="dotted"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:u w:val="dotted"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:u w:val="dotted"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:u w:val="dotted"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:u w:val="dotted"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="283B94E7" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00C04AF0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10CC273B" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00C04AF0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Kontrollkästchen6"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidR="002F268B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="002F268B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Einzelmilchprobe(n)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Kontrollkästchen5"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidR="002F268B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="002F268B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Einzelblutprobe(n)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="51E1EB82" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74B4D1A0" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableNormal2"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10348"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C04AF0" w:rsidRPr="00D61652" w14:paraId="2ED6649F" w14:textId="77777777" w:rsidTr="00C04AF0">
+        <w:trPr>
+          <w:trHeight w:val="230"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10348" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="6314C4FF" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:spacing w:line="210" w:lineRule="exact"/>
+              <w:ind w:left="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>3. Erkennung der Bestandsinfektion</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C04AF0" w:rsidRPr="00D61652" w14:paraId="11A3D5C3" w14:textId="77777777" w:rsidTr="00C04AF0">
+        <w:trPr>
+          <w:trHeight w:val="230"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10348" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="71DEF682" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:spacing w:line="210" w:lineRule="exact"/>
+              <w:ind w:left="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>3.1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Pflichtuntersuchung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellenraster1"/>
+        <w:tblW w:w="10404" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2694"/>
+        <w:gridCol w:w="661"/>
+        <w:gridCol w:w="717"/>
+        <w:gridCol w:w="797"/>
+        <w:gridCol w:w="797"/>
+        <w:gridCol w:w="798"/>
+        <w:gridCol w:w="797"/>
+        <w:gridCol w:w="797"/>
+        <w:gridCol w:w="798"/>
+        <w:gridCol w:w="797"/>
+        <w:gridCol w:w="751"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C04AF0" w:rsidRPr="00D61652" w14:paraId="20438442" w14:textId="77777777" w:rsidTr="00C04AF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="014C2E9E" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:ind w:hanging="9"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="62A50EDB" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7137DA62" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Serologie / Antikörper:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06C1C5A2" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="52C79E35" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Kontrollkästchen1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidR="002F268B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="002F268B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Sammelmilchprobe(n)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1378" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="dashed" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F0D4699" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Datum</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B5A3246" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5E478756" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text3"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6332" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:left w:val="dashed" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="791FDB42" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Ergebnis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="562B7E31" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5D950A85" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text4"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39C17FA9" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4F4B4D16" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text5"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16D924E7" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="23697894" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C04AF0" w:rsidRPr="00D61652" w14:paraId="691CD5F1" w14:textId="77777777" w:rsidTr="00C04AF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="59359E2F" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Kontrollkästchen2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidR="002F268B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="002F268B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Einzeltierprobe(n)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="661" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7902527A" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="717" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6923179E" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="797" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="024DE7A3" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="797" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="01BC0686" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="798" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2552FFE7" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="797" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C2FF463" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="797" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="56BF6A5B" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2028</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="798" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="08601096" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2029</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="797" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6868F0B4" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1CE71BA9" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2031</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C04AF0" w:rsidRPr="00D61652" w14:paraId="7E931897" w14:textId="77777777" w:rsidTr="00C04AF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3355" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="12487D8F" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="020585DC" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>bekannte MAP-Reagenten (N)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28ECF129" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>(seit letzter Erhebung; Übertrag)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="717" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="24EC7A21" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1F16125E" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text6"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="797" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2CCB537A" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F4E330F" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text7"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="797" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="460981B8" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="75C23D51" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text8"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="798" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="37B74596" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0CF55A65" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text8"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="797" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3B99926F" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D937994" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text8"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="797" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6DABE0A7" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="75D66837" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text8"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="798" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D69086E" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="017546F2" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text8"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="797" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0B2F635F" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3403E27E" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text8"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1414DCD9" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F691D39" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text8"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C04AF0" w:rsidRPr="00D61652" w14:paraId="7DBAB3D9" w14:textId="77777777" w:rsidTr="00C04AF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3355" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6C234B45" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="210B7DFF" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>-   entfernte MAP-Reagenten (N)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50ED50B7" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>(seit letzter Erhebung)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="717" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3B3E5559" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="615CFB24" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text8"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="797" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="471B7CAE" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="048AE892" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text8"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="797" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6008D5D8" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4E00B122" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text8"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="798" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0B985440" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6DE4C821" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text8"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="797" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7CDE929F" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="01ABC8B0" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text8"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="797" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="363EC335" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="20D395BC" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text8"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="798" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="702410BB" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="32A2C20E" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text8"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="797" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="28FB711F" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="512F8A87" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text8"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="27E235D6" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2C380F96" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text8"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C04AF0" w:rsidRPr="00D61652" w14:paraId="1E138DA5" w14:textId="77777777" w:rsidTr="00C04AF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3355" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E927B2C" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="548C4430" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+              </w:rPr>
+              <w:t>= verbliebene MAP-Reagenten (N)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="717" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2420D35C" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A5935CF" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text8"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="797" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B720151" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0FA96655" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text8"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="797" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="70C77F8D" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="307538AA" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text8"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="798" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C0B8FBA" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="02958E5E" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text8"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="797" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E835DAD" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="50AD9229" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text8"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="797" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DCD1759" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="30056CC0" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text8"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="798" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B29DD29" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="70165ECF" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text8"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="797" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="25402123" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="284411F6" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text8"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5671C077" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="64F1749D" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00D61652" w:rsidRDefault="00C04AF0" w:rsidP="00707E06">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text8"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61652">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="720C8FD4" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00FF4703" w:rsidRDefault="00C04AF0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00C04AF0" w:rsidRPr="00FF4703" w:rsidSect="00F37E72">
           <w:headerReference w:type="default" r:id="rId8"/>
           <w:footerReference w:type="default" r:id="rId9"/>
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="760" w:right="286" w:bottom="782" w:left="1021" w:header="493" w:footer="595" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66F6A7BB" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellenraster2"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="875" w:tblpY="183"/>
+        <w:tblW w:w="10508" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2689"/>
+        <w:gridCol w:w="20"/>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="688"/>
+        <w:gridCol w:w="21"/>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="709"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C04AF0" w:rsidRPr="00B11014" w14:paraId="52768F54" w14:textId="77777777" w:rsidTr="006769DF">
+        <w:trPr>
+          <w:trHeight w:val="452"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2709" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10F09A78" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7962A556" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B11014">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Datum Statuskontrolle</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="586DD9D7" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="094AE1DA" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="18C72C62" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00115A1D" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text33"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="7" w:name="Text33"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="7"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2BFE6A51" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5A41808A" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text33"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1DED032E" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="289FB568" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text33"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="11FF2B61" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="052FDE7E" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text33"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1877285F" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2E547883" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text33"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="79A015AC" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D6C70C2" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text33"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="142E6CF7" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5416F2D5" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text33"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F6EAA93" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="23929109" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text33"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="48D2D29F" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5AE6FB1F" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text33"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6A3CBA89" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="36CD17A6" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text33"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="75111B23" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2C4AF3C5" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text33"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C04AF0" w:rsidRPr="00B11014" w14:paraId="2A76ED80" w14:textId="77777777" w:rsidTr="006769DF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2709" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="29655D4A" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="30B89635" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B11014">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>NEG/Fraglich (N)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34673D2E" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="77A2E3F3" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3F0FE41A" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text33"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5FAE98FA" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="482F9F5D" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text33"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="660185E1" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6379F36F" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text33"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="587CDC57" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="491DC87A" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text33"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16A0C61E" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="30DD1F8D" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2E1035F9" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text33"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3EF34B74" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="16A26B3F" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text33"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6FF91C03" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="42B48DE9" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text33"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23B4F000" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6F67E6FF" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text33"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0015AAEB" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5A4AAA99" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text33"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7D7F9662" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="22B91D2C" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text33"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="32A0E64B" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="61AFA5C2" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text33"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C04AF0" w:rsidRPr="00B11014" w14:paraId="32079011" w14:textId="77777777" w:rsidTr="006769DF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2709" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F82222A" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2E6576DB" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B11014">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>POS (N)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="058D81FC" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="20C04C88" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0C44C8CA" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text33"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="45D79685" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7AB63B70" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text33"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C1330B2" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="474003FD" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text33"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7DE5ED41" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="78CBC97A" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text33"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3CFD38B1" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5974C361" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text33"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6F783B59" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7289C0BC" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text33"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="29B3F2CB" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="77763161" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text33"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0C515C10" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2845952D" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text33"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="10789E24" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7E5786CB" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text33"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7EDB1107" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="35294057" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text33"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0A961AC2" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3B8D2D17" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text33"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C04AF0" w:rsidRPr="00B11014" w14:paraId="0A78C418" w14:textId="77777777" w:rsidTr="006769DF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2709" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="672EA54E" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="038885F8" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="27882C66" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B11014">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>MAP-Reagenten (N)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E1C0C76" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B11014">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(verbliebene + neu erkannte)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0516E8AE" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AE91E92" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C46AC31" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E48B5E1" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="46767006" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="48B4769D" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E37361B" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3723982E" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B91E58A" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="571FCE40" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A385579" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E33F632" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C04AF0" w:rsidRPr="00B11014" w14:paraId="2351085A" w14:textId="77777777" w:rsidTr="006769DF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2709" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56077DB9" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B11014">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Anteil</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B11014">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> MAP-Reagenten [%] =</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="786EF41A" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B11014">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Anzahl Tiere [MAP POS]:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="539777BD" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B11014">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Anzahl Zucht-Tiere &gt; 24 Mon</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="74D975E2" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="558C5257" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text34"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="8" w:name="Text34"/>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="8"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="033FBB89" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3F0A27C6" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text34"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="03A4A8D5" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5EEDABF3" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text34"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5EEA686F" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="61B55E63" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text34"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05F2E3AB" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5214D995" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text34"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="04EC0765" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6DE44E22" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text34"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6A966124" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="26198669" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text34"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C4625F0" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6A2A4013" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text34"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="71E91B93" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="16D3CE37" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text34"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="569AD88A" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D7207B1" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text34"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6A9DD7CE" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="446CF71E" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text34"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C04AF0" w:rsidRPr="00B11014" w14:paraId="7F43F1B7" w14:textId="77777777" w:rsidTr="006769DF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2709" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76BA1EFD" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D43B5E3" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="09A5A78D" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text34"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="331976C8" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="72EEB716" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text34"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4AF2BE6D" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5D804A1E" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text34"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1DA837AB" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="596C5BA2" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text34"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2D043EC1" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="16E830FB" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text34"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="64ABCFDE" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2E526AD1" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text34"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2AD88E5F" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="50DAA010" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text34"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E3B5F93" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="76CE7B77" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text34"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6A63882D" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="076C219C" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text34"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A52096E" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="18409DCD" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text34"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="01F276FA" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4DCAFC75" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text34"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C04AF0" w:rsidRPr="00B11014" w14:paraId="600ACB05" w14:textId="77777777" w:rsidTr="006769DF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2709" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C9CE8D2" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A9CBD7E" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4A1E78B1" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text34"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E090A0D" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0BD34FD8" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text34"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44AAD102" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="682114C3" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text34"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58267147" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="55D494F9" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text34"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5763E8AD" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2EE214FB" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text34"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="324BBCBF" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1E94C3E1" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text34"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4C2B5612" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3591C762" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text34"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="349AC216" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="30148469" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text34"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1E286F63" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1045E822" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text34"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="64E7188C" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="10A5958B" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text34"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3B66B170" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6DB1FB83" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRPr="00B11014" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text34"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115A1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006769DF" w:rsidRPr="00B11014" w14:paraId="192BAA9A" w14:textId="77777777" w:rsidTr="006769DF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10508" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FEE6F2C" w14:textId="49EAEE8E" w:rsidR="006769DF" w:rsidRDefault="006769DF" w:rsidP="006769DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>3.2 Pflichtuntersuchung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00263753" w:rsidRPr="00B11014" w14:paraId="2B3FE500" w14:textId="77777777" w:rsidTr="00263753">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="568B0CE0" w14:textId="77777777" w:rsidR="00263753" w:rsidRDefault="00263753" w:rsidP="006769DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F79D7B3" w14:textId="68FC51B3" w:rsidR="00263753" w:rsidRDefault="00263753" w:rsidP="006769DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Datum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5693" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16A3F6CD" w14:textId="657D3E50" w:rsidR="00263753" w:rsidRDefault="00263753" w:rsidP="006769DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Ergebnis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00263753" w:rsidRPr="00B11014" w14:paraId="08DC989C" w14:textId="77777777" w:rsidTr="00263753">
+        <w:trPr>
+          <w:trHeight w:val="260"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29EB80C3" w14:textId="77777777" w:rsidR="00263753" w:rsidRDefault="00263753" w:rsidP="006769DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AB78019" w14:textId="4818D458" w:rsidR="00263753" w:rsidRDefault="00263753" w:rsidP="006769DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text38"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="9" w:name="Text38"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="9"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5693" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CBA0EF4" w14:textId="2A5C4A21" w:rsidR="00263753" w:rsidRDefault="00263753" w:rsidP="006769DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text39"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="10" w:name="Text39"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="10"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00263753" w:rsidRPr="00B11014" w14:paraId="74F8EDE3" w14:textId="77777777" w:rsidTr="00263753">
+        <w:trPr>
+          <w:trHeight w:val="277"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4285E523" w14:textId="77777777" w:rsidR="00263753" w:rsidRDefault="00263753" w:rsidP="006769DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25B43A1F" w14:textId="6F0A5CA6" w:rsidR="00263753" w:rsidRDefault="00263753" w:rsidP="006769DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text38"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5693" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E2678E7" w14:textId="3C4E86D0" w:rsidR="00263753" w:rsidRDefault="00263753" w:rsidP="006769DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text38"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00263753" w:rsidRPr="00B11014" w14:paraId="38A0F4C8" w14:textId="77777777" w:rsidTr="00263753">
+        <w:trPr>
+          <w:trHeight w:val="282"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06D1CB14" w14:textId="77777777" w:rsidR="00263753" w:rsidRDefault="00263753" w:rsidP="006769DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39688260" w14:textId="7B91362D" w:rsidR="00263753" w:rsidRDefault="00263753" w:rsidP="006769DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text38"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5693" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="795E7AFB" w14:textId="2B96A431" w:rsidR="00263753" w:rsidRDefault="00263753" w:rsidP="006769DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text38"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00263753" w:rsidRPr="00B11014" w14:paraId="4D00C025" w14:textId="77777777" w:rsidTr="00263753">
+        <w:trPr>
+          <w:trHeight w:val="271"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6271764A" w14:textId="77777777" w:rsidR="00263753" w:rsidRDefault="00263753" w:rsidP="006769DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35D3F04A" w14:textId="0CD84F84" w:rsidR="00263753" w:rsidRDefault="00263753" w:rsidP="006769DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text38"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5693" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EB626F1" w14:textId="4D25C258" w:rsidR="00263753" w:rsidRDefault="00263753" w:rsidP="006769DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text38"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00263753" w:rsidRPr="00B11014" w14:paraId="0C7FFC71" w14:textId="77777777" w:rsidTr="00263753">
+        <w:trPr>
+          <w:trHeight w:val="276"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BE5CDA9" w14:textId="77777777" w:rsidR="00263753" w:rsidRDefault="00263753" w:rsidP="006769DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A0F96F2" w14:textId="616F3578" w:rsidR="00263753" w:rsidRDefault="00263753" w:rsidP="006769DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text38"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5693" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="431EB7DA" w14:textId="3C9D7BF1" w:rsidR="00263753" w:rsidRDefault="00263753" w:rsidP="006769DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text38"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00263753" w:rsidRPr="00B11014" w14:paraId="43084894" w14:textId="77777777" w:rsidTr="00263753">
+        <w:trPr>
+          <w:trHeight w:val="265"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="744F9355" w14:textId="77777777" w:rsidR="00263753" w:rsidRDefault="00263753" w:rsidP="006769DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BD40DD4" w14:textId="0263377B" w:rsidR="00263753" w:rsidRDefault="00263753" w:rsidP="006769DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text38"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5693" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="012351DD" w14:textId="00A89B74" w:rsidR="00263753" w:rsidRDefault="00263753" w:rsidP="006769DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text38"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00263753" w:rsidRPr="00B11014" w14:paraId="2FA4B9C2" w14:textId="77777777" w:rsidTr="00263753">
+        <w:trPr>
+          <w:trHeight w:val="270"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79937F81" w14:textId="77777777" w:rsidR="00263753" w:rsidRDefault="00263753" w:rsidP="006769DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A8F6F4D" w14:textId="335418F7" w:rsidR="00263753" w:rsidRDefault="00263753" w:rsidP="006769DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text38"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5693" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BADA521" w14:textId="5F606EE1" w:rsidR="00263753" w:rsidRDefault="00263753" w:rsidP="006769DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text38"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="58E4BEBD" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="002C4F90">
       <w:pPr>
         <w:ind w:left="1276"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF4703">
+    </w:p>
+    <w:p w14:paraId="06E0431F" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="002C4F90">
+      <w:pPr>
+        <w:ind w:left="1276"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7576D555" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="002C4F90">
+      <w:pPr>
+        <w:ind w:left="1276"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2581A354" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="002C4F90">
+      <w:pPr>
+        <w:ind w:left="1276"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79FF1A71" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="002C4F90">
+      <w:pPr>
+        <w:ind w:left="1276"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A895C65" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="002C4F90">
+      <w:pPr>
+        <w:ind w:left="1276"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="514A7A9E" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="002C4F90">
+      <w:pPr>
+        <w:ind w:left="1276"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39162927" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="002C4F90">
+      <w:pPr>
+        <w:ind w:left="1276"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A96346D" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="002C4F90">
+      <w:pPr>
+        <w:ind w:left="1276"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C8B4443" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="002C4F90">
+      <w:pPr>
+        <w:ind w:left="1276"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DC07A47" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="002C4F90">
+      <w:pPr>
+        <w:ind w:left="1276"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="406F51EB" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="002C4F90">
+      <w:pPr>
+        <w:ind w:left="1276"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54C2FE16" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="002C4F90">
+      <w:pPr>
+        <w:ind w:left="1276"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E2F8D9F" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="002C4F90">
+      <w:pPr>
+        <w:ind w:left="1276"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D03378E" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="002C4F90">
+      <w:pPr>
+        <w:ind w:left="1276"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45B0089C" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="002C4F90">
+      <w:pPr>
+        <w:ind w:left="1276"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B602024" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="002C4F90">
+      <w:pPr>
+        <w:ind w:left="1276"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FFA82A1" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="002C4F90">
+      <w:pPr>
+        <w:ind w:left="1276"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="418D5DD5" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="002C4F90">
+      <w:pPr>
+        <w:ind w:left="1276"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="589CA7BF" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="002C4F90">
+      <w:pPr>
+        <w:ind w:left="1276"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76F31962" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="002C4F90">
+      <w:pPr>
+        <w:ind w:left="1276"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13405EC4" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="002C4F90">
+      <w:pPr>
+        <w:ind w:left="1276"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BDD6A75" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="002C4F90">
+      <w:pPr>
+        <w:ind w:left="1276"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D1361B5" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="002C4F90">
+      <w:pPr>
+        <w:ind w:left="1276"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B05A4CA" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="002C4F90">
+      <w:pPr>
+        <w:ind w:left="1276"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17D6A8B3" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="002C4F90">
+      <w:pPr>
+        <w:ind w:left="1276"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63335707" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="002C4F90">
+      <w:pPr>
+        <w:ind w:left="1276"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37A4A6EC" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="002C4F90">
+      <w:pPr>
+        <w:ind w:left="1276"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="386CD836" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="006769DF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E9B7D1B" w14:textId="77777777" w:rsidR="00C04AF0" w:rsidRDefault="00C04AF0" w:rsidP="002C4F90">
+      <w:pPr>
+        <w:ind w:left="1276"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66F6A7BB" w14:textId="7024F01E" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
+      <w:pPr>
+        <w:ind w:left="1276"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF4703">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">3.5 Handlungsempfehlungen zu den identifizierten Schwachstellen – </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F8DAA8B" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
       <w:pPr>
         <w:ind w:left="1701"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>hier die nicht erledigten Handlungsempfehlungen aus dem vorherigen Plan sowie neu identifizierte Schwachstellen eintragen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18D468C5" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
+    <w:p w14:paraId="18D468C5" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="009F42AD" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
       <w:pPr>
         <w:spacing w:before="128"/>
         <w:ind w:left="1276"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="1427" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="624"/>
         <w:gridCol w:w="3062"/>
         <w:gridCol w:w="3005"/>
         <w:gridCol w:w="737"/>
         <w:gridCol w:w="1928"/>
@@ -3437,63 +21646,61 @@
           <w:trHeight w:val="472"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="171846"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="27C411FA" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
             <w:pPr>
               <w:spacing w:before="49" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="79" w:right="195"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00FF4703">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>zu</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00FF4703">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FF4703">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-13"/>
                 <w:w w:val="90"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Nr. *</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3506,1364 +21713,5519 @@
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="171846"/>
           </w:tcPr>
           <w:p w14:paraId="27F27771" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
             <w:pPr>
               <w:spacing w:before="63"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1BDCF8CE" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
             <w:pPr>
               <w:ind w:left="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00FF4703">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Beschreibung</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00FF4703">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FF4703">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>der</w:t>
             </w:r>
             <w:r w:rsidRPr="00FF4703">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00FF4703">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Schwachstelle</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3005" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="171846"/>
           </w:tcPr>
           <w:p w14:paraId="0741A6A5" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
             <w:pPr>
               <w:spacing w:before="63"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7CA2B711" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
             <w:pPr>
               <w:ind w:left="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00FF4703">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Handlungsempfehlung</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="171846"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0956110C" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
             <w:pPr>
               <w:ind w:left="68"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00FF4703">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Erledigt</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> am:</w:t>
+              <w:t>Erledigt am:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="171846"/>
           </w:tcPr>
           <w:p w14:paraId="45D8B53A" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
             <w:pPr>
               <w:spacing w:before="63"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="25AD50EE" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
             <w:pPr>
               <w:ind w:left="68"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00FF4703">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Ergänzende</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00FF4703">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00FF4703">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Unterlagen</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C4F90" w:rsidRPr="00FF4703" w14:paraId="68B5DF8F" w14:textId="77777777" w:rsidTr="00EA3FB4">
+      <w:tr w:rsidR="002C4F90" w:rsidRPr="00FF4703" w14:paraId="68B5DF8F" w14:textId="77777777" w:rsidTr="009F42AD">
         <w:trPr>
-          <w:trHeight w:val="454"/>
+          <w:trHeight w:hRule="exact" w:val="794"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6834E27D" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
+          <w:p w14:paraId="18543459" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF4703">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="6834E27D" w14:textId="1B8D4E8C" w:rsidR="009F42AD" w:rsidRPr="009F42AD" w:rsidRDefault="009F42AD" w:rsidP="002C4F90">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text40"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="11" w:name="Text40"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="11"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3062" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4FE1BCBC" w14:textId="77777777" w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="00EA3FB4" w:rsidP="002C4F90">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="221264A5" w14:textId="77777777" w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="00EA3FB4" w:rsidP="002C4F90">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="221264A5" w14:textId="490B3791" w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="009F42AD" w:rsidP="002C4F90">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text40"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
           <w:p w14:paraId="36ABDA72" w14:textId="77777777" w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="00EA3FB4" w:rsidP="002C4F90">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="79E80C58" w14:textId="77777777" w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="00EA3FB4" w:rsidP="002C4F90">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="562E905E" w14:textId="77777777" w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="00EA3FB4" w:rsidP="002C4F90">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3005" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="53653E7D" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
+          <w:p w14:paraId="426AD420" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF4703">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53653E7D" w14:textId="40ABFD6B" w:rsidR="009F42AD" w:rsidRPr="00FF4703" w:rsidRDefault="009F42AD" w:rsidP="002C4F90">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text40"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E1B212B" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
+          <w:p w14:paraId="41C599A2" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF4703">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E1B212B" w14:textId="298381B2" w:rsidR="009F42AD" w:rsidRPr="00FF4703" w:rsidRDefault="009F42AD" w:rsidP="002C4F90">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text40"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="21D44DB5" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
+          <w:p w14:paraId="41DD748E" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF4703">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="7905C7F6" w14:textId="77777777" w:rsidR="009F42AD" w:rsidRDefault="009F42AD" w:rsidP="002C4F90">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text40"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2548BD60" w14:textId="77777777" w:rsidR="009F42AD" w:rsidRDefault="009F42AD" w:rsidP="002C4F90">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="21D44DB5" w14:textId="498E3107" w:rsidR="009F42AD" w:rsidRPr="00FF4703" w:rsidRDefault="009F42AD" w:rsidP="002C4F90">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C4F90" w:rsidRPr="00FF4703" w14:paraId="48014414" w14:textId="77777777" w:rsidTr="00EA3FB4">
+      <w:tr w:rsidR="009F42AD" w:rsidRPr="00FF4703" w14:paraId="48014414" w14:textId="77777777" w:rsidTr="009F42AD">
         <w:trPr>
-          <w:trHeight w:val="454"/>
+          <w:trHeight w:hRule="exact" w:val="794"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="244E63BE" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
+          <w:p w14:paraId="44337717" w14:textId="77777777" w:rsidR="009F42AD" w:rsidRDefault="009F42AD" w:rsidP="009F42AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF4703">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="244E63BE" w14:textId="056C7A50" w:rsidR="009F42AD" w:rsidRPr="00FF4703" w:rsidRDefault="009F42AD" w:rsidP="009F42AD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text40"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3062" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E552DFD" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
-[...35 lines deleted...]
-          <w:p w14:paraId="21A165A4" w14:textId="77777777" w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="00EA3FB4" w:rsidP="002C4F90">
+          <w:p w14:paraId="2D9CF115" w14:textId="77777777" w:rsidR="009F42AD" w:rsidRPr="00FF4703" w:rsidRDefault="009F42AD" w:rsidP="009F42AD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="78D977EF" w14:textId="77777777" w:rsidR="009F42AD" w:rsidRPr="00FF4703" w:rsidRDefault="009F42AD" w:rsidP="009F42AD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text40"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49DB0CB3" w14:textId="77777777" w:rsidR="009F42AD" w:rsidRPr="00FF4703" w:rsidRDefault="009F42AD" w:rsidP="009F42AD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7383190C" w14:textId="77777777" w:rsidR="009F42AD" w:rsidRPr="00FF4703" w:rsidRDefault="009F42AD" w:rsidP="009F42AD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="21A165A4" w14:textId="77777777" w:rsidR="009F42AD" w:rsidRPr="00FF4703" w:rsidRDefault="009F42AD" w:rsidP="009F42AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3005" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="47C509D0" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
+          <w:p w14:paraId="444DC1B6" w14:textId="77777777" w:rsidR="009F42AD" w:rsidRDefault="009F42AD" w:rsidP="009F42AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF4703">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47C509D0" w14:textId="760D4379" w:rsidR="009F42AD" w:rsidRPr="00FF4703" w:rsidRDefault="009F42AD" w:rsidP="009F42AD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text40"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6D16441B" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
+          <w:p w14:paraId="09F346CE" w14:textId="77777777" w:rsidR="009F42AD" w:rsidRDefault="009F42AD" w:rsidP="009F42AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF4703">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D16441B" w14:textId="54EFF5F8" w:rsidR="009F42AD" w:rsidRPr="00FF4703" w:rsidRDefault="009F42AD" w:rsidP="009F42AD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text40"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0A3FADF5" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
+          <w:p w14:paraId="103AC6C7" w14:textId="77777777" w:rsidR="009F42AD" w:rsidRDefault="009F42AD" w:rsidP="009F42AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF4703">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A3FADF5" w14:textId="39E8812E" w:rsidR="009F42AD" w:rsidRPr="00FF4703" w:rsidRDefault="009F42AD" w:rsidP="009F42AD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text40"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C4F90" w:rsidRPr="00FF4703" w14:paraId="15FFCE49" w14:textId="77777777" w:rsidTr="00EA3FB4">
+      <w:tr w:rsidR="009F42AD" w:rsidRPr="00FF4703" w14:paraId="15FFCE49" w14:textId="77777777" w:rsidTr="009F42AD">
         <w:trPr>
-          <w:trHeight w:val="454"/>
+          <w:trHeight w:hRule="exact" w:val="794"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="739D9651" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
+          <w:p w14:paraId="267FCF70" w14:textId="77777777" w:rsidR="009F42AD" w:rsidRDefault="009F42AD" w:rsidP="009F42AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF4703">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="739D9651" w14:textId="1045D4EE" w:rsidR="009F42AD" w:rsidRPr="00FF4703" w:rsidRDefault="009F42AD" w:rsidP="009F42AD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text40"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3062" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7F9CA692" w14:textId="77777777" w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="00EA3FB4" w:rsidP="002C4F90">
-[...35 lines deleted...]
-          <w:p w14:paraId="17E64A97" w14:textId="77777777" w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="00EA3FB4" w:rsidP="002C4F90">
+          <w:p w14:paraId="62066EBF" w14:textId="77777777" w:rsidR="009F42AD" w:rsidRPr="00FF4703" w:rsidRDefault="009F42AD" w:rsidP="009F42AD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2BD38FBF" w14:textId="77777777" w:rsidR="009F42AD" w:rsidRPr="00FF4703" w:rsidRDefault="009F42AD" w:rsidP="009F42AD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text40"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E3E5D9D" w14:textId="77777777" w:rsidR="009F42AD" w:rsidRPr="00FF4703" w:rsidRDefault="009F42AD" w:rsidP="009F42AD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="699A37F5" w14:textId="77777777" w:rsidR="009F42AD" w:rsidRPr="00FF4703" w:rsidRDefault="009F42AD" w:rsidP="009F42AD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="17E64A97" w14:textId="77777777" w:rsidR="009F42AD" w:rsidRPr="00FF4703" w:rsidRDefault="009F42AD" w:rsidP="009F42AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3005" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="78C83A73" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
+          <w:p w14:paraId="2AA27111" w14:textId="77777777" w:rsidR="009F42AD" w:rsidRDefault="009F42AD" w:rsidP="009F42AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF4703">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78C83A73" w14:textId="34D85CFD" w:rsidR="009F42AD" w:rsidRPr="00FF4703" w:rsidRDefault="009F42AD" w:rsidP="009F42AD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text40"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="34774570" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
+          <w:p w14:paraId="5FCF3328" w14:textId="77777777" w:rsidR="009F42AD" w:rsidRDefault="009F42AD" w:rsidP="009F42AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF4703">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34774570" w14:textId="2AEA7F24" w:rsidR="009F42AD" w:rsidRPr="00FF4703" w:rsidRDefault="009F42AD" w:rsidP="009F42AD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text40"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5EAFB6AC" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
+          <w:p w14:paraId="37C2F31B" w14:textId="77777777" w:rsidR="009F42AD" w:rsidRDefault="009F42AD" w:rsidP="009F42AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF4703">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EAFB6AC" w14:textId="4CF5266E" w:rsidR="009F42AD" w:rsidRPr="00FF4703" w:rsidRDefault="009F42AD" w:rsidP="009F42AD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text40"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C4F90" w:rsidRPr="00FF4703" w14:paraId="18323231" w14:textId="77777777" w:rsidTr="00EA3FB4">
+      <w:tr w:rsidR="009F42AD" w:rsidRPr="00FF4703" w14:paraId="18323231" w14:textId="77777777" w:rsidTr="009F42AD">
         <w:trPr>
-          <w:trHeight w:val="454"/>
+          <w:trHeight w:hRule="exact" w:val="794"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="11998C48" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="3EF94486" w14:textId="77777777" w:rsidR="009F42AD" w:rsidRDefault="009F42AD" w:rsidP="009F42AD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF4703">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11998C48" w14:textId="7BC6AF67" w:rsidR="009F42AD" w:rsidRPr="00FF4703" w:rsidRDefault="009F42AD" w:rsidP="009F42AD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text40"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3062" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4AA75DC1" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
-[...35 lines deleted...]
-          <w:p w14:paraId="09D2EF41" w14:textId="77777777" w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="00EA3FB4" w:rsidP="002C4F90">
+          <w:p w14:paraId="104403BF" w14:textId="77777777" w:rsidR="009F42AD" w:rsidRPr="00FF4703" w:rsidRDefault="009F42AD" w:rsidP="009F42AD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1C507DA5" w14:textId="77777777" w:rsidR="009F42AD" w:rsidRPr="00FF4703" w:rsidRDefault="009F42AD" w:rsidP="009F42AD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text40"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56F0F2D0" w14:textId="77777777" w:rsidR="009F42AD" w:rsidRPr="00FF4703" w:rsidRDefault="009F42AD" w:rsidP="009F42AD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="74A00787" w14:textId="77777777" w:rsidR="009F42AD" w:rsidRPr="00FF4703" w:rsidRDefault="009F42AD" w:rsidP="009F42AD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="09D2EF41" w14:textId="77777777" w:rsidR="009F42AD" w:rsidRPr="00FF4703" w:rsidRDefault="009F42AD" w:rsidP="009F42AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3005" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7C3147D5" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="3A4DAA73" w14:textId="77777777" w:rsidR="009F42AD" w:rsidRDefault="009F42AD" w:rsidP="009F42AD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF4703">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C3147D5" w14:textId="5090C08A" w:rsidR="009F42AD" w:rsidRPr="00FF4703" w:rsidRDefault="009F42AD" w:rsidP="009F42AD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text40"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="099DB191" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="5C3741E7" w14:textId="77777777" w:rsidR="009F42AD" w:rsidRDefault="009F42AD" w:rsidP="009F42AD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF4703">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="099DB191" w14:textId="4EE8179B" w:rsidR="009F42AD" w:rsidRPr="00FF4703" w:rsidRDefault="009F42AD" w:rsidP="009F42AD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text40"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="01B1AC78" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="38DE633C" w14:textId="77777777" w:rsidR="009F42AD" w:rsidRDefault="009F42AD" w:rsidP="009F42AD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF4703">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01B1AC78" w14:textId="4691CB0A" w:rsidR="009F42AD" w:rsidRPr="00FF4703" w:rsidRDefault="009F42AD" w:rsidP="009F42AD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text40"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C4F90" w:rsidRPr="00FF4703" w14:paraId="1C3EA6BD" w14:textId="77777777" w:rsidTr="00EA3FB4">
+      <w:tr w:rsidR="009F42AD" w:rsidRPr="00FF4703" w14:paraId="1C3EA6BD" w14:textId="77777777" w:rsidTr="009F42AD">
         <w:trPr>
-          <w:trHeight w:val="454"/>
+          <w:trHeight w:hRule="exact" w:val="794"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="58BC36ED" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="32C27E9F" w14:textId="77777777" w:rsidR="009F42AD" w:rsidRDefault="009F42AD" w:rsidP="009F42AD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF4703">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58BC36ED" w14:textId="6A806B5B" w:rsidR="009F42AD" w:rsidRPr="00FF4703" w:rsidRDefault="009F42AD" w:rsidP="009F42AD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text40"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3062" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="47940A9F" w14:textId="77777777" w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="00EA3FB4" w:rsidP="002C4F90">
-[...35 lines deleted...]
-          <w:p w14:paraId="23A771F6" w14:textId="77777777" w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="00EA3FB4" w:rsidP="002C4F90">
+          <w:p w14:paraId="5BA37AD7" w14:textId="77777777" w:rsidR="009F42AD" w:rsidRPr="00FF4703" w:rsidRDefault="009F42AD" w:rsidP="009F42AD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="29AC82D1" w14:textId="77777777" w:rsidR="009F42AD" w:rsidRPr="00FF4703" w:rsidRDefault="009F42AD" w:rsidP="009F42AD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text40"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A23574D" w14:textId="77777777" w:rsidR="009F42AD" w:rsidRPr="00FF4703" w:rsidRDefault="009F42AD" w:rsidP="009F42AD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="18D91AD6" w14:textId="77777777" w:rsidR="009F42AD" w:rsidRPr="00FF4703" w:rsidRDefault="009F42AD" w:rsidP="009F42AD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="23A771F6" w14:textId="77777777" w:rsidR="009F42AD" w:rsidRPr="00FF4703" w:rsidRDefault="009F42AD" w:rsidP="009F42AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3005" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="69CBABDA" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="5BE752DD" w14:textId="77777777" w:rsidR="009F42AD" w:rsidRDefault="009F42AD" w:rsidP="009F42AD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF4703">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69CBABDA" w14:textId="5462E14B" w:rsidR="009F42AD" w:rsidRPr="00FF4703" w:rsidRDefault="009F42AD" w:rsidP="009F42AD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text40"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="458CC0F5" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="7069E17F" w14:textId="77777777" w:rsidR="009F42AD" w:rsidRDefault="009F42AD" w:rsidP="009F42AD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF4703">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="458CC0F5" w14:textId="28FCAA84" w:rsidR="009F42AD" w:rsidRPr="00FF4703" w:rsidRDefault="009F42AD" w:rsidP="009F42AD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text40"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="43D34D06" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="00265AA8" w14:textId="77777777" w:rsidR="009F42AD" w:rsidRDefault="009F42AD" w:rsidP="009F42AD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF4703">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43D34D06" w14:textId="5A708432" w:rsidR="009F42AD" w:rsidRPr="00FF4703" w:rsidRDefault="009F42AD" w:rsidP="009F42AD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text40"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C4F90" w:rsidRPr="00FF4703" w14:paraId="556A5A4B" w14:textId="77777777" w:rsidTr="00EA3FB4">
+      <w:tr w:rsidR="009F42AD" w:rsidRPr="00FF4703" w14:paraId="556A5A4B" w14:textId="77777777" w:rsidTr="009F42AD">
         <w:trPr>
-          <w:trHeight w:val="454"/>
+          <w:trHeight w:hRule="exact" w:val="794"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2A8F660C" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="518B2049" w14:textId="77777777" w:rsidR="009F42AD" w:rsidRDefault="009F42AD" w:rsidP="009F42AD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF4703">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A8F660C" w14:textId="616279CB" w:rsidR="009F42AD" w:rsidRPr="00FF4703" w:rsidRDefault="009F42AD" w:rsidP="009F42AD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text40"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3062" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5A4A957A" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
-[...35 lines deleted...]
-          <w:p w14:paraId="301BE3EB" w14:textId="77777777" w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="00EA3FB4" w:rsidP="002C4F90">
+          <w:p w14:paraId="19E74275" w14:textId="77777777" w:rsidR="009F42AD" w:rsidRPr="00FF4703" w:rsidRDefault="009F42AD" w:rsidP="009F42AD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="57ED3095" w14:textId="77777777" w:rsidR="009F42AD" w:rsidRPr="00FF4703" w:rsidRDefault="009F42AD" w:rsidP="009F42AD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text40"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="416DB92B" w14:textId="77777777" w:rsidR="009F42AD" w:rsidRPr="00FF4703" w:rsidRDefault="009F42AD" w:rsidP="009F42AD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="296575D2" w14:textId="77777777" w:rsidR="009F42AD" w:rsidRPr="00FF4703" w:rsidRDefault="009F42AD" w:rsidP="009F42AD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="301BE3EB" w14:textId="77777777" w:rsidR="009F42AD" w:rsidRPr="00FF4703" w:rsidRDefault="009F42AD" w:rsidP="009F42AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3005" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="39037E78" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="3465D2E8" w14:textId="77777777" w:rsidR="009F42AD" w:rsidRDefault="009F42AD" w:rsidP="009F42AD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF4703">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39037E78" w14:textId="4158CB0C" w:rsidR="009F42AD" w:rsidRPr="00FF4703" w:rsidRDefault="009F42AD" w:rsidP="009F42AD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text40"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5617A21A" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="0672711E" w14:textId="77777777" w:rsidR="009F42AD" w:rsidRDefault="009F42AD" w:rsidP="009F42AD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF4703">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5617A21A" w14:textId="6F6A32A2" w:rsidR="009F42AD" w:rsidRPr="00FF4703" w:rsidRDefault="009F42AD" w:rsidP="009F42AD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text40"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="63B2977C" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="58256D88" w14:textId="77777777" w:rsidR="009F42AD" w:rsidRDefault="009F42AD" w:rsidP="009F42AD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF4703">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63B2977C" w14:textId="2EE7DDD6" w:rsidR="009F42AD" w:rsidRPr="00FF4703" w:rsidRDefault="009F42AD" w:rsidP="009F42AD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text40"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w14:paraId="4DEEFC80" w14:textId="77777777" w:rsidTr="00EA3FB4">
+      <w:tr w:rsidR="009F42AD" w:rsidRPr="00FF4703" w14:paraId="4DEEFC80" w14:textId="77777777" w:rsidTr="009F42AD">
         <w:trPr>
-          <w:trHeight w:val="454"/>
+          <w:trHeight w:hRule="exact" w:val="794"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6C16DED0" w14:textId="77777777" w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="00EA3FB4" w:rsidP="002C4F90">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="2005062C" w14:textId="77777777" w:rsidR="009F42AD" w:rsidRDefault="009F42AD" w:rsidP="009F42AD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF4703">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C16DED0" w14:textId="7BCA7DCD" w:rsidR="009F42AD" w:rsidRPr="00FF4703" w:rsidRDefault="009F42AD" w:rsidP="009F42AD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text40"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3062" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="446EBD29" w14:textId="77777777" w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="00EA3FB4" w:rsidP="002C4F90">
-[...26 lines deleted...]
-          <w:p w14:paraId="49CA4CAB" w14:textId="77777777" w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="00EA3FB4" w:rsidP="002C4F90">
+          <w:p w14:paraId="22492E0A" w14:textId="77777777" w:rsidR="009F42AD" w:rsidRPr="00FF4703" w:rsidRDefault="009F42AD" w:rsidP="009F42AD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6C78062E" w14:textId="77777777" w:rsidR="009F42AD" w:rsidRPr="00FF4703" w:rsidRDefault="009F42AD" w:rsidP="009F42AD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text40"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5391F6AA" w14:textId="77777777" w:rsidR="009F42AD" w:rsidRPr="00FF4703" w:rsidRDefault="009F42AD" w:rsidP="009F42AD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="21B0BD96" w14:textId="77777777" w:rsidR="009F42AD" w:rsidRPr="00FF4703" w:rsidRDefault="009F42AD" w:rsidP="009F42AD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="49CA4CAB" w14:textId="77777777" w:rsidR="009F42AD" w:rsidRPr="00FF4703" w:rsidRDefault="009F42AD" w:rsidP="009F42AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3005" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="70EC113D" w14:textId="77777777" w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="00EA3FB4" w:rsidP="002C4F90">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="1465F791" w14:textId="77777777" w:rsidR="009F42AD" w:rsidRDefault="009F42AD" w:rsidP="009F42AD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF4703">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70EC113D" w14:textId="26D72183" w:rsidR="009F42AD" w:rsidRPr="00FF4703" w:rsidRDefault="009F42AD" w:rsidP="009F42AD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text40"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2B5E3830" w14:textId="77777777" w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="00EA3FB4" w:rsidP="002C4F90">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="262D5C08" w14:textId="77777777" w:rsidR="009F42AD" w:rsidRDefault="009F42AD" w:rsidP="009F42AD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF4703">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B5E3830" w14:textId="353076A6" w:rsidR="009F42AD" w:rsidRPr="00FF4703" w:rsidRDefault="009F42AD" w:rsidP="009F42AD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text40"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="589E59FC" w14:textId="77777777" w:rsidR="00EA3FB4" w:rsidRPr="00FF4703" w:rsidRDefault="00EA3FB4" w:rsidP="002C4F90">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="1F448CAF" w14:textId="77777777" w:rsidR="009F42AD" w:rsidRDefault="009F42AD" w:rsidP="009F42AD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF4703">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="589E59FC" w14:textId="23D5C8E7" w:rsidR="009F42AD" w:rsidRPr="00FF4703" w:rsidRDefault="009F42AD" w:rsidP="009F42AD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text40"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6459A02D" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00B42384" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D62CAD8" w14:textId="747132B9" w:rsidR="002C4F90" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
       <w:pPr>
         <w:spacing w:before="140"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4703">
         <w:rPr>
@@ -5010,69 +27372,69 @@
             </w:r>
             <w:r w:rsidRPr="004A3113">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Tierarzt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5953" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2952AF0B" w14:textId="77777777" w:rsidR="00B42384" w:rsidRDefault="00B42384" w:rsidP="00215782">
+          <w:p w14:paraId="2952AF0B" w14:textId="54FC5EA9" w:rsidR="00B42384" w:rsidRDefault="00B42384" w:rsidP="00215782">
             <w:pPr>
               <w:pStyle w:val="Textkrper"/>
               <w:spacing w:before="129"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Name Fachberaterin/Fachberater  </w:t>
+              <w:t xml:space="preserve">Fachberaterin/Fachberater  </w:t>
             </w:r>
             <w:r w:rsidRPr="004A3113">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text35"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004A3113">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -5411,54 +27773,54 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="320C9AE9" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
       <w:pPr>
         <w:spacing w:before="140"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A664CFA" w14:textId="77777777" w:rsidR="00B42384" w:rsidRPr="00FF4703" w:rsidRDefault="00B42384" w:rsidP="002C4F90">
       <w:pPr>
         <w:spacing w:before="140"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0DCA5708" w14:textId="48201980" w:rsidR="002C4F90" w:rsidRPr="00B42384" w:rsidRDefault="002C4F90" w:rsidP="00B42384">
+    <w:p w14:paraId="0DCA5708" w14:textId="51B8018F" w:rsidR="002C4F90" w:rsidRPr="00B42384" w:rsidRDefault="002C4F90" w:rsidP="00923A4C">
       <w:pPr>
         <w:spacing w:line="283" w:lineRule="auto"/>
-        <w:ind w:left="1419" w:right="134"/>
+        <w:ind w:left="1419" w:right="-430"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-18"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Hiermit</w:t>
       </w:r>
       <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="31"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -5746,59 +28108,59 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>an</w:t>
       </w:r>
       <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B42384">
+      <w:r w:rsidR="0003242C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>den</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B42384">
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidR="0003242C" w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>durchführenden</w:t>
       </w:r>
       <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -5950,74 +28312,65 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Beihilfe</w:t>
       </w:r>
       <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B42384">
+      <w:r w:rsidR="0003242C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>von</w:t>
+        <w:t>vom beratenden Tierarzt/von der beratenden Tierärztin</w:t>
       </w:r>
       <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:spacing w:val="-5"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t>diesem über</w:t>
+        <w:t xml:space="preserve"> über</w:t>
       </w:r>
       <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="25"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>das</w:t>
       </w:r>
       <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="31"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -6035,67 +28388,57 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="31"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>der</w:t>
       </w:r>
       <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="25"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Nds</w:t>
-[...8 lines deleted...]
-        <w:t>. Tierseuchenkasse</w:t>
+        <w:t>Nds. Tierseuchenkasse</w:t>
       </w:r>
       <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="31"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>beantragt</w:t>
       </w:r>
       <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="25"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -7262,600 +29605,570 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Schwierigkeiten</w:t>
       </w:r>
       <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ist und keine Änderungen im Ablauf der Prozesse vorgenommen wurden, die im Evaluationsbogen keine Erwähnung finden.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="267978C4" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="380F7271" w14:textId="77777777" w:rsidR="009F42AD" w:rsidRDefault="009F42AD" w:rsidP="002C4F90">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D1ACD26" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="283CEB65" w14:textId="27341097" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
+    <w:p w14:paraId="0388A67F" w14:textId="0409E7EC" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="009A239E" w:rsidP="002C4F90">
       <w:pPr>
-        <w:spacing w:before="64" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF4703">
-[...2 lines deleted...]
-          <w:noProof/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:eastAsia="de-DE"/>
-[...85 lines deleted...]
-          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:eastAsia="de-DE"/>
-[...183 lines deleted...]
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Text37"/>
+            <w:name w:val="Text41"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="7" w:name="Text37"/>
-      <w:r w:rsidR="00B42384">
+      <w:bookmarkStart w:id="12" w:name="Text41"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00B42384">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00B42384">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00B42384">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B42384">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B42384">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B42384">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B42384">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B42384">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
-[...104 lines deleted...]
-      <w:pPr>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">                                                  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text42"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="13" w:name="Text42"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text43"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="14" w:name="Text43"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
-    <w:p w14:paraId="0388A67F" w14:textId="47A6AB6A" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="00B42384" w:rsidP="002C4F90">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblW w:w="10064" w:type="dxa"/>
+        <w:tblInd w:w="1413" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3118"/>
+        <w:gridCol w:w="236"/>
+        <w:gridCol w:w="3308"/>
+        <w:gridCol w:w="236"/>
+        <w:gridCol w:w="3166"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00263753" w14:paraId="3448A3CC" w14:textId="77777777" w:rsidTr="00263753">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0A7BC858" w14:textId="63B141DA" w:rsidR="00263753" w:rsidRPr="00263753" w:rsidRDefault="00263753" w:rsidP="002C4F90">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Datum, Unterschrift Tierhalter/in</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="49C19602" w14:textId="77777777" w:rsidR="00263753" w:rsidRDefault="00263753" w:rsidP="002C4F90">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3308" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22A4B3DA" w14:textId="0106805F" w:rsidR="00263753" w:rsidRPr="00263753" w:rsidRDefault="00263753" w:rsidP="002C4F90">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Datum, Unterschrift Tierarzt/in</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="239485F8" w14:textId="77777777" w:rsidR="00263753" w:rsidRDefault="00263753" w:rsidP="002C4F90">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3166" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="13E4316B" w14:textId="64BFA6BF" w:rsidR="00263753" w:rsidRPr="00263753" w:rsidRDefault="00263753" w:rsidP="002C4F90">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Datum, Unterschrift Berater/in</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2C67F921" w14:textId="119AFC84" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="009F42AD" w:rsidP="002C4F90">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487657472" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="76A1E374" wp14:editId="600AE41D">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487656448" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="76A1E374" wp14:editId="4313AC30">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
-                  <wp:align>right</wp:align>
+                  <wp:posOffset>868291</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
-                  <wp:posOffset>8604250</wp:posOffset>
+                  <wp:posOffset>8621942</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6784975" cy="520065"/>
-                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:extent cx="6735181" cy="457200"/>
+                <wp:effectExtent l="0" t="0" r="8890" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="18" name="Graphic 310"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6784975" cy="520065"/>
+                          <a:ext cx="6735181" cy="457200"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
                           <a:cxnLst/>
                           <a:rect l="l" t="t" r="r" b="b"/>
                           <a:pathLst>
                             <a:path w="6840220" h="1080135">
                               <a:moveTo>
                                 <a:pt x="6840004" y="0"/>
                               </a:moveTo>
                               <a:lnTo>
                                 <a:pt x="540004" y="0"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="490855" y="2222"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="442937" y="8712"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="396455" y="19304"/>
                               </a:lnTo>
                               <a:lnTo>
@@ -7972,104 +30285,104 @@
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="8BAE1F"/>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="3E9FAEAE" id="Graphic 310" o:spid="_x0000_s1026" style="position:absolute;margin-left:483.05pt;margin-top:677.5pt;width:534.25pt;height:40.95pt;z-index:487657472;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="6840220,1080135" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCD02kOmAMAADELAAAOAAAAZHJzL2Uyb0RvYy54bWysVk1v2zgQvRfY/yDovhFJfZA04hTdtikK&#10;FGmBZtEzLVOxsJKokozt/PsOKdEWWoDaLjYHaWQ9Td68meHM7etz3yVHqU2rhm2Kb1CayKFW+3Z4&#10;2qZ/P97/ydLEWDHsRacGuU1fpElf3/3x6vY0biRRB9XtpU7AyWA2p3GbHqwdN1lm6oPshblRoxzg&#10;ZaN0Lyw86qdsr8UJvPddRhCqspPS+1GrWhoDv76bXqZ33n/TyNp+bhojbdJtU+Bm/VX7685ds7tb&#10;sXnSYjy09UxD/AcWvWgH+KcXV++EFcmzbn9x1be1VkY19qZWfaaapq2ljwGiweinaL4exCh9LCCO&#10;GS8ymf/Pbf1w/Dp+0Y66GT+p+h8DimSn0Wwub9yDmTHnRvcOC8STs1fx5aKiPNukhh8rygpOyzSp&#10;4V3pklQ6mTOxCV/Xz8Z+kMp7EsdPxk5Z2AdLHIJVn4dgasily2Lns2jTBLKo0wSyuJuyOArrvnP0&#10;nJmcgAorECGQ9wPUJmII56XPUq+O8lF5pHVxOBxCRZqEaIDsFdMNS2z5KzQAwn30TguOWAkygE8C&#10;f7MGARPuM7YgPKceyyiOY3NeFbNfzHNgPYkbHIb75Dgvcckq7zjPKV8BA2GCPdjnLeqZVLSoiAfT&#10;nOZVHExYyab4OGMoDsacoBmMCUUrckB8GCrMyexMyqJEnEMEBeHQnGAwY+pxRnnuwWQKIAYGFcgM&#10;nqSJgUvMZ885iJ7nURqQOTYpPacz5hnC4lMO50KJgVnFuY+vgAIs42JAI81YKOyKRhlPCrtWwfFc&#10;X5yWjLs0/iuyVU4RCBLDXlWoWF5WK3V/0ZcSVqwk45o5SnEB8sVoXGuCYVKW8dq8Vhsr8RqNRSEz&#10;qFI45GI8Fk0CVc+KVfFCA/IyRyhOe24N11IcosRxrRfHBnRfBXpHibvumI8kjAic4Cvw63GHERxP&#10;JF59y6MUVYiuFKtrkvmUxgAGblHuiwEAcEp5HL4YLG5WrckOcMKm8wa8c87jzbMccb+L/7m26k4Z&#10;OZWbm7R+tl+mL4zO5Xw3qmv3923X+RVDP+3edjo5Chjk7K837/H9rOAC5rePaeFwq8dO7V++6OQE&#10;O9o2Nd+fhZZp0n0cYAlyC10wdDB2wdC2e6v82ucHvTb28fxN6DEZwdymFvaVBxVWLLEJiwjwd4AJ&#10;674c1Jtnq5rWbSme28RofoC9zMc/75Bu8Vs+e9R10737AQAA//8DAFBLAwQUAAYACAAAACEAKZg6&#10;kOAAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hIXNCWwmgZpekERTuCxMYE&#10;x6wxbVjjVE22lX+Pd4Lbs5/1/L1iMbpOHHAI1pOC62kCAqn2xlKj4H29nMxBhKjJ6M4TKvjBAIvy&#10;/KzQufFHesPDKjaCQyjkWkEbY59LGeoWnQ5T3yOx9+UHpyOPQyPNoI8c7jp5kySZdNoSf2h1j1WL&#10;9W61dwqk/f6wn1WQy6fq7nV39bLB5nmj1OXF+PgAIuIY/47hhM/oUDLT1u/JBNEp4CKRt7M0ZXXy&#10;k2yegtiyup1l9yDLQv7vUP4CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAg9NpDpgDAAAx&#10;CwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAKZg6kOAA&#10;AAALAQAADwAAAAAAAAAAAAAAAADyBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP8G&#10;AAAAAA==&#10;" path="m6840004,l540004,,490855,2222,442937,8712,396455,19304,351586,33794,308521,52006,267462,73736,228587,98806r-36500,28206l158165,158178r-31165,33922l98793,228587,73723,267462,51993,308533,33782,351586,19291,396455,8699,442950,2209,490867,,540016r2209,49149l8699,637082r10592,46482l33782,728433r18211,43066l73723,812558r25070,38875l127000,887920r31165,33922l192087,953008r36500,28206l267462,1006284r41059,21730l351586,1046226r44869,14490l442937,1071308r47918,6490l540004,1080008r279,-13l6840004,1079995,6840004,xe" fillcolor="#8bae1f" stroked="f">
+              <v:shape w14:anchorId="43EE4F5A" id="Graphic 310" o:spid="_x0000_s1026" style="position:absolute;margin-left:68.35pt;margin-top:678.9pt;width:530.35pt;height:36pt;z-index:487656448;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="6840220,1080135" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBHxnM7ogMAADELAAAOAAAAZHJzL2Uyb0RvYy54bWysVtuO2zYQfS/QfxD03hVJXUga6w3SpFsU&#10;CJIA2SLPtCythcqiSnJt7993eLOFBKCaon4QKetodObMDGfu31yOY3bqlB7ktM3xHcqzbmrlfpie&#10;t/mfT4+/sDzTRkx7Mcqp2+avnc7fPPz80/153nREHuS471QGRia9Oc/b/GDMvCkK3R66o9B3cu4m&#10;eNhLdRQGbtVzsVfiDNaPY0EQaoqzVPtZybbTGv597x/mD85+33et+dT3ujPZuM2Bm3FX5a47ey0e&#10;7sXmWYn5MLSBhvgPLI5imOCjV1PvhRHZixq+M3UcWiW17M1dK4+F7Puh7ZwP4A1G33jz5SDmzvkC&#10;4uj5KpP+/8y2H09f5s/KUtfzB9n+pUGR4jzrzfWJvdEBc+nV0WKBeHZxKr5eVewuJmvhz4aWNWY4&#10;z1p4VtUUwmRlLsQmvt2+aPN7J50lcfqgjY/CPu7EIe7ayxS3CmJpozi6KJo8gyiqPIMo7nwUZ2Hs&#10;e5ae3WZnoMIqRAjE/QC5iRjCZe2idJSn7kk6pLF+WBxCVZ5Fb4DsDTNOS2z9PTQC4jo7oxVHrK6d&#10;TQK/oEHExDVgK8JL6rCM4jS25E0V7GJeAmsvbjQYV28YQlGzxhkuS8pXwECYQOBAhdoWV9IyaWjV&#10;EAemJS1XwITVzPvHGVuxjDlBAYwJRStygH+48TLbLWVJ1tYg5KN1ET6Dr6kZVYurV48zyksHJt6B&#10;lNSgAglgL00KXGMeLJcgelkmSUPkmFc6hDNlGdziPoYhUVJg1nDu/KsgAetYp1GEuHoxoJACFhK7&#10;oUnGXmFbKngtMYLRmnEbxn9FtikpAkFS2JsKDSvrZiXvr/pSwqqVYNwiRymuQL4UjVtOMEzqOp2b&#10;t2xjNV6jsUhkBlkKh1yKx6JIIOtZtSpeLEBelwilaYfSsCXFwUuc1npxbED1NaB3kritjnAkYUTg&#10;BF+B3447jOB4IunsWx6lqEF0JVltkYRTGgMYuCW5LxoAwCnlafiisdhetSY7wAnz5w1Y55yni2fZ&#10;4n4U/21utaPUnU8322ldb792X2idy/6u5TjsH4dxdCOGet69G1V2EtDI2a9vf8OPQcEFzE0ffuCw&#10;o8dO7l8/q+wMM9o213+/CNXl2fjHBEOQHejiRsXNLm6UGd9JN/a5Rq+0ebp8FWrOZthucwPzykcZ&#10;RyyxiYMI8LcAj7VvTvLti5H9YKcUx80zCjcwlzn/wwxpB7/lvUPdJt2HfwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAEExEU3iAAAADgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwkAQhe8m/ofNmHgxsAWR&#10;Qu2WaA1HTASJHpfu2Fa6s013gfrvnZ709l7my5v30lVvG3HGzteOFEzGEQikwpmaSgXvu/VoAcIH&#10;TUY3jlDBD3pYZddXqU6Mu9AbnrehFBxCPtEKqhDaREpfVGi1H7sWiW9frrM6sO1KaTp94XDbyGkU&#10;zaXVNfGHSreYV1gctyerQNbfH/Vn7uX6OY9fj3ebPZYve6Vub/qnRxAB+/AHw1Cfq0PGnQ7uRMaL&#10;hv39PGZ0EA8xjxiQyTKegTiwmk2XC5BZKv/PyH4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAR8ZzO6IDAAAxCwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAQTERTeIAAAAOAQAADwAAAAAAAAAAAAAAAAD8BQAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAAsHAAAAAA==&#10;" path="m6840004,l540004,,490855,2222,442937,8712,396455,19304,351586,33794,308521,52006,267462,73736,228587,98806r-36500,28206l158165,158178r-31165,33922l98793,228587,73723,267462,51993,308533,33782,351586,19291,396455,8699,442950,2209,490867,,540016r2209,49149l8699,637082r10592,46482l33782,728433r18211,43066l73723,812558r25070,38875l127000,887920r31165,33922l192087,953008r36500,28206l267462,1006284r41059,21730l351586,1046226r44869,14490l442937,1071308r47918,6490l540004,1080008r279,-13l6840004,1079995,6840004,xe" fillcolor="#8bae1f" stroked="f">
                 <v:path arrowok="t"/>
                 <w10:wrap anchorx="page" anchory="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C67F921" w14:textId="5F5B2BA8" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
+    <w:p w14:paraId="2BCD3A29" w14:textId="70CD5DF9" w:rsidR="002C4F90" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2BCD3A29" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
+    <w:p w14:paraId="078B6A1D" w14:textId="77777777" w:rsidR="00263753" w:rsidRDefault="00263753" w:rsidP="002C4F90">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B3D0232" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
+    <w:p w14:paraId="7B3D0232" w14:textId="7E81E800" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E8A270E" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487661568" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7E115A55" wp14:editId="7AC375E5">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487660544" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7E115A55" wp14:editId="139B97D7">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>4537358</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>95596</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2468880" cy="1002030"/>
                 <wp:effectExtent l="0" t="0" r="0" b="7620"/>
                 <wp:wrapNone/>
                 <wp:docPr id="17" name="Textfeld 8"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2468880" cy="1002030"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
@@ -8131,67 +30444,57 @@
                                 <w:color w:val="171846"/>
                                 <w:w w:val="105"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00261683">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:color w:val="171846"/>
                                 <w:w w:val="105"/>
                               </w:rPr>
                               <w:t>V.</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="41C80049" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
                             <w:pPr>
                               <w:pStyle w:val="Textkrper"/>
                               <w:spacing w:line="276" w:lineRule="auto"/>
                               <w:ind w:left="284" w:right="16"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:proofErr w:type="spellStart"/>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="171846"/>
                                 <w:w w:val="105"/>
                               </w:rPr>
-                              <w:t>Warmbüchenstr</w:t>
-[...8 lines deleted...]
-                              <w:t>.</w:t>
+                              <w:t>Warmbüchenstr.</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="171846"/>
                                 <w:spacing w:val="-4"/>
                                 <w:w w:val="105"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="171846"/>
                                 <w:spacing w:val="-10"/>
                                 <w:w w:val="110"/>
                               </w:rPr>
                               <w:t>3</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="30BFC2F1" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
                             <w:pPr>
                               <w:pStyle w:val="Textkrper"/>
                               <w:spacing w:line="276" w:lineRule="auto"/>
                               <w:ind w:left="284" w:right="13"/>
@@ -8223,183 +30526,183 @@
                               <w:jc w:val="center"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="2F52570E" id="Textfeld 8" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:357.25pt;margin-top:7.55pt;width:194.4pt;height:78.9pt;z-index:487661568;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCDu+09MgIAAFoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+0iglFJEqFgrpkmo&#10;rQRTn41jk0i2z7MNCfvrd3YIRd2epr0457vz/fi+u8wfWq3IUThfgynocJBTIgyHsjb7gv7Yrr5M&#10;KfGBmZIpMKKgJ+Hpw+Lzp3ljZ2IEFahSOIJBjJ81tqBVCHaWZZ5XQjM/ACsMGiU4zQJe3T4rHWsw&#10;ulbZKM8nWQOutA648B61T52RLlJ8KQUPL1J6EYgqKNYW0unSuYtntpiz2d4xW9X8XAb7hyo0qw0m&#10;vYR6YoGRg6v/CKVr7sCDDAMOOgMpay5SD9jNMP/QzaZiVqReEBxvLzD5/xeWPx9fHalL5O6OEsM0&#10;crQVbZBClWQa4Wmsn6HXxqJfaL9Ci6693qMydt1Kp+MX+yFoR6BPF3AxGOGoHI0n0+kUTRxtwzwf&#10;5TcJ/uz9uXU+fBOgSRQK6pC9BCo7rn3AUtC1d4nZDKxqpRKDypCmoJOb2zw9uFjwhTL4MDbRFRul&#10;0O7arue+kR2UJ+zPQTcg3vJVjTWsmQ+vzOFEYN045eEFD6kAc8FZoqQC9+tv+uiPRKGVkgYnrKD+&#10;54E5QYn6bpDC++F4HEcyXca3dyO8uGvL7tpiDvoRcIiHuE+WJzH6B9WL0oF+w2VYxqxoYoZj7oKG&#10;XnwM3dzjMnGxXCYnHELLwtpsLI+hI6oR4W37xpw90xCQwWfoZ5HNPrDR+XZ8LA8BZJ2oijh3qJ7h&#10;xwFODJ6XLW7I9T15vf8SFr8BAAD//wMAUEsDBBQABgAIAAAAIQAzapD+4gAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuLG1H2ShNp6nShITgsLELN7fJ2orGKU22FZ4e7wQ3&#10;W/+n35/z1WR7cTKj7xwpiGcRCEO10x01Cvbvm7slCB+QNPaOjIJv42FVXF/lmGl3pq057UIjuIR8&#10;hgraEIZMSl+3xqKfucEQZwc3Wgy8jo3UI5653PYyiaIHabEjvtDiYMrW1J+7o1XwUm7ecFsldvnT&#10;l8+vh/Xwtf9Ilbq9mdZPIIKZwh8MF31Wh4KdKnck7UWvYBHfp4xykMYgLkAczecgKp4WySPIIpf/&#10;fyh+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIO77T0yAgAAWgQAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADNqkP7iAAAACwEAAA8AAAAAAAAA&#10;AAAAAAAAjAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACbBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="7E115A55" id="Textfeld 8" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:357.25pt;margin-top:7.55pt;width:194.4pt;height:78.9pt;z-index:487660544;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBab3sAHAIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vGyEQvVfKf0Dc6107juuuvI6cRK4q&#10;WUkkp8oZs+BFYhkK2Lvur+/A+ktpT1UvMDDDfLz3mN13jSZ74bwCU9LhIKdEGA6VMtuS/nhbfp5S&#10;4gMzFdNgREkPwtP7+c2nWWsLMYIadCUcwSTGF60taR2CLbLM81o0zA/ACoNOCa5hAY9um1WOtZi9&#10;0dkozydZC66yDrjwHm+feiedp/xSCh5epPQiEF1S7C2k1aV1E9dsPmPF1jFbK35sg/1DFw1TBoue&#10;Uz2xwMjOqT9SNYo78CDDgEOTgZSKizQDTjPMP0yzrpkVaRYEx9szTP7/peXP+7V9dSR0D9AhgRGQ&#10;1vrC42Wcp5OuiTt2StCPEB7OsIkuEI6Xo/FkOp2ii6NvmOej/DYBm12eW+fDNwENiUZJHfKS4GL7&#10;lQ9YEkNPIbGagaXSOnGjDWlLOrm9y9ODswdfaIMPL81GK3SbjqiqpOPTIBuoDjifg556b/lSYQ8r&#10;5sMrc8g19o36DS+4SA1YC44WJTW4X3+7j/FIAXopaVE7JfU/d8wJSvR3g+R8HY7HUWzpML77MsKD&#10;u/Zsrj1m1zwCynOIP8XyZMb4oE+mdNC8o8wXsSq6mOFYu6ThZD6GXtH4TbhYLFIQysuysDJry2Pq&#10;iGpE+K17Z84eaQjI4DOcVMaKD2z0sT0fi10AqRJVEece1SP8KM3E4PEbRe1fn1PU5bPPfwMAAP//&#10;AwBQSwMEFAAGAAgAAAAhADNqkP7iAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9I&#10;vENkJG4sbUfZKE2nqdKEhOCwsQs3t8naisYpTbYVnh7vBDdb/6ffn/PVZHtxMqPvHCmIZxEIQ7XT&#10;HTUK9u+buyUIH5A09o6Mgm/jYVVcX+WYaXemrTntQiO4hHyGCtoQhkxKX7fGop+5wRBnBzdaDLyO&#10;jdQjnrnc9jKJogdpsSO+0OJgytbUn7ujVfBSbt5wWyV2+dOXz6+H9fC1/0iVur2Z1k8ggpnCHwwX&#10;fVaHgp0qdyTtRa9gEd+njHKQxiAuQBzN5yAqnhbJI8gil/9/KH4BAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAWm97ABwCAAA0BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAM2qQ/uIAAAALAQAADwAAAAAAAAAAAAAAAAB2BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAIUFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00FF4703" w:rsidRPr="00261683" w:rsidRDefault="00FF4703" w:rsidP="002C4F90">
+                    <w:p w14:paraId="7EBD598E" w14:textId="77777777" w:rsidR="00FF4703" w:rsidRPr="00261683" w:rsidRDefault="00FF4703" w:rsidP="002C4F90">
                       <w:pPr>
                         <w:pStyle w:val="Textkrper"/>
                         <w:spacing w:line="276" w:lineRule="auto"/>
                         <w:ind w:left="284" w:right="16"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:color w:val="171846"/>
                           <w:w w:val="105"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00261683">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:color w:val="171846"/>
                           <w:w w:val="105"/>
                         </w:rPr>
                         <w:t>LANDVOLK NIEDERSACHSEN</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00FF4703" w:rsidRPr="00261683" w:rsidRDefault="00FF4703" w:rsidP="002C4F90">
+                    <w:p w14:paraId="41219E70" w14:textId="77777777" w:rsidR="00FF4703" w:rsidRPr="00261683" w:rsidRDefault="00FF4703" w:rsidP="002C4F90">
                       <w:pPr>
                         <w:pStyle w:val="Textkrper"/>
                         <w:spacing w:line="276" w:lineRule="auto"/>
                         <w:ind w:left="284" w:right="16"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:color w:val="171846"/>
                           <w:w w:val="105"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00261683">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:color w:val="171846"/>
                           <w:w w:val="105"/>
                         </w:rPr>
                         <w:t>LANDESBAUERNVERBAND e</w:t>
                       </w:r>
                       <w:r w:rsidR="00261683">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:color w:val="171846"/>
                           <w:w w:val="105"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00261683">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:color w:val="171846"/>
                           <w:w w:val="105"/>
                         </w:rPr>
                         <w:t>V.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="002C4F90" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
+                    <w:p w14:paraId="41C80049" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
                       <w:pPr>
                         <w:pStyle w:val="Textkrper"/>
                         <w:spacing w:line="276" w:lineRule="auto"/>
                         <w:ind w:left="284" w:right="16"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="171846"/>
                           <w:w w:val="105"/>
                         </w:rPr>
                         <w:t>Warmbüchenstr.</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="171846"/>
                           <w:spacing w:val="-4"/>
                           <w:w w:val="105"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="171846"/>
                           <w:spacing w:val="-10"/>
                           <w:w w:val="110"/>
                         </w:rPr>
                         <w:t>3</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="002C4F90" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
+                    <w:p w14:paraId="30BFC2F1" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
                       <w:pPr>
                         <w:pStyle w:val="Textkrper"/>
                         <w:spacing w:line="276" w:lineRule="auto"/>
                         <w:ind w:left="284" w:right="13"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="171846"/>
                           <w:w w:val="110"/>
                         </w:rPr>
                         <w:t>30159</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="171846"/>
                           <w:spacing w:val="-2"/>
                           <w:w w:val="110"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> Hannover</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="002C4F90" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
+                    <w:p w14:paraId="47A669E6" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
                       <w:pPr>
                         <w:jc w:val="center"/>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="45093DB2" w14:textId="77777777" w:rsidR="002C4F90" w:rsidRPr="00FF4703" w:rsidRDefault="002C4F90" w:rsidP="002C4F90">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:sectPr w:rsidR="002C4F90" w:rsidRPr="00FF4703">
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="851" w:right="1000" w:bottom="280" w:left="0" w:header="0" w:footer="0" w:gutter="0"/>
@@ -8584,78 +30887,85 @@
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Gill Sans MT">
     <w:altName w:val="Gill Sans MT"/>
     <w:panose1 w:val="020B0502020104020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="SimSun">
-[...9 lines deleted...]
-    <w:charset w:val="00"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="4B04BE65" w14:textId="77777777" w:rsidR="00D67CE0" w:rsidRDefault="002C4F90">
     <w:pPr>
       <w:pStyle w:val="Textkrper"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="de-DE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="485861888" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="30CE955D" wp14:editId="0044E323">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>6895402</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="margin">
@@ -8663,175 +30973,186 @@
               </wp:positionV>
               <wp:extent cx="207010" cy="175895"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="35" name="Textbox 35"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="207010" cy="175895"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1BBE3BF1" w14:textId="77777777" w:rsidR="00D67CE0" w:rsidRDefault="00D67CE0">
+                        <w:p w14:paraId="1BBE3BF1" w14:textId="77777777" w:rsidR="00D67CE0" w:rsidRPr="009F42AD" w:rsidRDefault="00D67CE0">
                           <w:pPr>
                             <w:spacing w:before="20"/>
                             <w:ind w:left="20"/>
                             <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r>
+                          <w:r w:rsidRPr="009F42AD">
                             <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:color w:val="171846"/>
                               <w:spacing w:val="-5"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="009F42AD">
                             <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:color w:val="171846"/>
                               <w:spacing w:val="-5"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:instrText xml:space="preserve"> PAGE </w:instrText>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="009F42AD">
                             <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:color w:val="171846"/>
                               <w:spacing w:val="-5"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00154983">
+                          <w:r w:rsidR="00154983" w:rsidRPr="009F42AD">
                             <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:noProof/>
                               <w:color w:val="171846"/>
                               <w:spacing w:val="-5"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>3</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="009F42AD">
                             <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:color w:val="171846"/>
                               <w:spacing w:val="-5"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="5E848B40" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="30CE955D" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textbox 35" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:542.95pt;margin-top:0;width:16.3pt;height:13.85pt;z-index:-17454592;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzDIKKqwEAAEcDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFuGyEQvVfKPyDuMWtXadKV11GbqFWl&#10;qI2U9ANYFryoC0MY7F3/fQfsdaL2VvUCAzzevDcz69vJDWyvI1rwDV8uKs60V9BZv234z+cvlzec&#10;YZK+kwN43fCDRn67uXi3HkOtV9DD0OnIiMRjPYaG9ymFWghUvXYSFxC0p0cD0clEx7gVXZQjsbtB&#10;rKrqgxghdiGC0oh0e3985JvCb4xW6YcxqBMbGk7aUlljWdu8is1a1tsoQ2/VSYb8BxVOWk9Jz1T3&#10;Mkm2i/YvKmdVBASTFgqcAGOs0sUDuVlWf7h56mXQxQsVB8O5TPj/aNX3/WNktmv4+yvOvHTUo2c9&#10;pRYmRjdUnjFgTainQLg0fYaJ2lysYngA9QsJIt5gjh+Q0Lkck4ku72SU0UfqwOFcdcrCFF2uqmuy&#10;zpmip+X11c3Hkla8fg4R01cNjuWg4ZGaWgTI/QOmnF7WM+Sk5Zg+q0pTOxV7y9lLC92BrIzU84bj&#10;y05GzdnwzVNR84DMQZyDdg5iGu6gjFF25OHTLoGxRUDOdOQ9CaBuFV2nycrj8PZcUK/zv/kNAAD/&#10;/wMAUEsDBBQABgAIAAAAIQCxOBlh3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI8xT8MwFIR3&#10;JP6D9ZDYqJNIISHEqVBRxYAYWkBifI0fcURsR7abuv8ed4LxdKe779p11BNbyPnRGgH5KgNGprdy&#10;NIOAj/ftXQ3MBzQSJ2tIwJk8rLvrqxYbaU9mR8s+DCyVGN+gABXC3HDue0Ua/crOZJL3bZ3GkKQb&#10;uHR4SuV64kWW3XONo0kLCmfaKOp/9kct4HMzb1/jl8K3pZQvz0W1O7s+CnF7E58egQWK4S8MF/yE&#10;Dl1iOtijkZ5NSWd1+ZCyAtKli5/ndQnsIKCoKuBdy/8/6H4BAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAMwyCiqsBAABHAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAsTgZYd4AAAAJAQAADwAAAAAAAAAAAAAAAAAFBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAABAFAAAAAA==&#10;" filled="f" stroked="f">
-              <v:path arrowok="t"/>
+            <v:shape id="Textbox 35" o:spid="_x0000_s1034" type="#_x0000_t202" style="position:absolute;margin-left:542.95pt;margin-top:0;width:16.3pt;height:13.85pt;z-index:-17454592;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkAJ6LlwEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bvNGmlZZeo6WphBUJa&#10;AdLCB7iO3VjEHjPjNunfM3bTFsEN7cUee8bP772Z9f3kB3EwSA5CK5eLWgoTNHQu7Fr54/vHN3dS&#10;UFKhUwME08qjIXm/ef1qPcbGrKCHoTMoGCRQM8ZW9inFpqpI98YrWkA0gZMW0KvER9xVHaqR0f1Q&#10;rer6bTUCdhFBGyK+fTwl5abgW2t0+motmSSGVjK3VFYs6zav1Watmh2q2Ds901D/wcIrF/jTC9Sj&#10;Skrs0f0D5Z1GILBpocFXYK3TpmhgNcv6LzXPvYqmaGFzKF5sopeD1V8Oz/EbijS9h4kbWERQfAL9&#10;k9ibaozUzDXZU2qIq7PQyaLPO0sQ/JC9PV78NFMSmi9X9S2LkkJzanl7c/fuJvtdXR9HpPTJgBc5&#10;aCVyuwoBdXiidCo9l8xcTt9nImnaTsJ1mTNX5pstdEeWMnI3W0m/9gqNFMPnwHbl1p8DPAfbc4Bp&#10;+ABlQLKiAA/7BNYVAlfcmQD3oUiYZyY3+s9zqbpO9uY3AAAA//8DAFBLAwQUAAYACAAAACEAFjEY&#10;e94AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPMW/CMBSE90r9D9ar1K3YQQJCGgehqp0qVYR0&#10;6OjEJrGIn9PYQPrv+5hgPN3p7rt8M7menc0YrEcJyUwAM9h4bbGV8F19vKTAQlSoVe/RSPgzATbF&#10;40OuMu0vWJrzPraMSjBkSkIX45BxHprOOBVmfjBI3sGPTkWSY8v1qC5U7no+F2LJnbJIC50azFtn&#10;muP+5CRsf7B8t79f9a48lLaq1gI/l0cpn5+m7SuwaKZ4C8MVn9ChIKban1AH1pMW6WJNWQl06eon&#10;SboAVkuYr1bAi5zfPyj+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACQAnouXAQAAIQMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABYxGHveAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA8QMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w:rsidR="00D67CE0" w:rsidRDefault="00D67CE0">
+                  <w:p w14:paraId="1BBE3BF1" w14:textId="77777777" w:rsidR="00D67CE0" w:rsidRPr="009F42AD" w:rsidRDefault="00D67CE0">
                     <w:pPr>
                       <w:spacing w:before="20"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r>
+                    <w:r w:rsidRPr="009F42AD">
                       <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:color w:val="171846"/>
                         <w:spacing w:val="-5"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="009F42AD">
                       <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:color w:val="171846"/>
                         <w:spacing w:val="-5"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:instrText xml:space="preserve"> PAGE </w:instrText>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="009F42AD">
                       <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:color w:val="171846"/>
                         <w:spacing w:val="-5"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00154983">
+                    <w:r w:rsidR="00154983" w:rsidRPr="009F42AD">
                       <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:noProof/>
                         <w:color w:val="171846"/>
                         <w:spacing w:val="-5"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>3</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="009F42AD">
                       <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:color w:val="171846"/>
                         <w:spacing w:val="-5"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00D67CE0">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="de-DE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="485861376" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6DCA5ABA" wp14:editId="07078770">
@@ -8844,394 +31165,431 @@
               </wp:positionV>
               <wp:extent cx="5522595" cy="175895"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="34" name="Textbox 34"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="5522595" cy="175895"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="7B75CA4C" w14:textId="77777777" w:rsidR="00D67CE0" w:rsidRDefault="00D67CE0" w:rsidP="004050B4">
+                        <w:p w14:paraId="7B75CA4C" w14:textId="77777777" w:rsidR="00D67CE0" w:rsidRPr="009F42AD" w:rsidRDefault="00D67CE0" w:rsidP="004050B4">
                           <w:pPr>
                             <w:spacing w:before="20"/>
                             <w:ind w:left="20"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r>
+                          <w:r w:rsidRPr="009F42AD">
                             <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:color w:val="171846"/>
                               <w:spacing w:val="-4"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>Niedersächsisches</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="009F42AD">
                             <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:color w:val="171846"/>
                               <w:spacing w:val="43"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="009F42AD">
                             <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:color w:val="171846"/>
                               <w:spacing w:val="-4"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>Biosicherheitskonzept</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="009F42AD">
                             <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:color w:val="171846"/>
                               <w:spacing w:val="44"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:r w:rsidR="00B22E5E">
+                          <w:r w:rsidR="00B22E5E" w:rsidRPr="009F42AD">
                             <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:color w:val="171846"/>
                               <w:spacing w:val="-4"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>Rinder</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="009F42AD">
                             <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:color w:val="171846"/>
                               <w:spacing w:val="-4"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>,</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="009F42AD">
                             <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:color w:val="171846"/>
                               <w:spacing w:val="7"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="009F42AD">
                             <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:color w:val="171846"/>
                               <w:spacing w:val="-4"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>Version</w:t>
                           </w:r>
-                          <w:r w:rsidR="00B22E5E">
+                          <w:r w:rsidR="00B22E5E" w:rsidRPr="009F42AD">
                             <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:color w:val="171846"/>
                               <w:spacing w:val="44"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:r w:rsidR="00001A6B">
+                          <w:r w:rsidR="00001A6B" w:rsidRPr="009F42AD">
                             <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:color w:val="171846"/>
                               <w:spacing w:val="-4"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="009F42AD">
                             <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:color w:val="171846"/>
                               <w:spacing w:val="-4"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
-                          <w:r w:rsidR="00113AD9">
+                          <w:r w:rsidR="00113AD9" w:rsidRPr="009F42AD">
                             <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:color w:val="171846"/>
                               <w:spacing w:val="-4"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="009F42AD">
                             <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:color w:val="171846"/>
                               <w:spacing w:val="17"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="009F42AD">
                             <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="171846"/>
                               <w:spacing w:val="-4"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>–</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="009F42AD">
                             <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="171846"/>
                               <w:spacing w:val="18"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:r w:rsidR="004050B4">
+                          <w:r w:rsidR="004050B4" w:rsidRPr="009F42AD">
                             <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="171846"/>
                               <w:spacing w:val="-4"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>Evalu</w:t>
                           </w:r>
-                          <w:r w:rsidR="00F95C8D">
+                          <w:r w:rsidR="00F95C8D" w:rsidRPr="009F42AD">
                             <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="171846"/>
                               <w:spacing w:val="-4"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>ations</w:t>
                           </w:r>
-                          <w:r w:rsidR="004050B4">
+                          <w:r w:rsidR="004050B4" w:rsidRPr="009F42AD">
                             <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="171846"/>
                               <w:spacing w:val="-4"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>bogen</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="600A85A1" id="Textbox 34" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:63.8pt;margin-top:0;width:434.85pt;height:13.85pt;z-index:-17455104;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA9jCzWrAEAAEgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNG0gsERNV8AKhLRi&#10;kXb3AxzHbixij/G4Tfr3jJ2mu4Lbiosztp/fvDcz2V5PdmBHFdCAa/hmteZMOQmdcfuGPz58fXPF&#10;GUbhOjGAUw0/KeTXu9evtqOvVQk9DJ0KjEgc1qNveB+jr4sCZa+swBV45ehSQ7Ai0jbsiy6Ikdjt&#10;UJTr9ftihND5AFIh0unNfMl3mV9rJeOd1qgiGxpO2mJeQ17btBa7raj3QfjeyLMM8QIVVhhHSS9U&#10;NyIKdgjmHyprZAAEHVcSbAFaG6myB3KzWf/l5r4XXmUvVBz0lzLh/6OVP44/AzNdw9++48wJSz16&#10;UFNsYWJ0QuUZPdaEuveEi9NnmKjN2Sr6W5C/kCDFM8z8AAmdyjHpYNOXjDJ6SB04XapOWZikw6oq&#10;y+pjxZmku82H6oriRPr02geM3xRYloKGB+pqViCOtxhn6AI5i5nzJ1lxaqfsr1zMtNCdyMtITW84&#10;/j6IoDgbvjuqapqQJQhL0C5BiMMXyHOULDn4dIigTRaQMs28ZwHUrmzhPFppHp7vM+rpB9j9AQAA&#10;//8DAFBLAwQUAAYACAAAACEAGRQ+JN0AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPMU/DMBSE&#10;dyT+g/WQ2KhDEDUNcSpUVDEghhYqdXyNTRwR25Htpu6/5zGV8XSnu+/qZbYDm3SIvXcS7mcFMO1a&#10;r3rXSfj6XN89AYsJncLBOy3hrCMsm+urGivlT26jp23qGJW4WKEEk9JYcR5boy3GmR+1I+/bB4uJ&#10;ZOi4Cniicjvwsijm3GLvaMHgqFdGtz/bo5WwW43r97w3+DE9qrfXUmzOoc1S3t7kl2dgSed0CcMf&#10;PqFDQ0wHf3QqsoF0KeYUlUCPyF4sxAOwg4RSCOBNzf/zN78AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAPYws1qwBAABIAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAGRQ+JN0AAAAHAQAADwAAAAAAAAAAAAAAAAAGBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAABAFAAAAAA==&#10;" filled="f" stroked="f">
-              <v:path arrowok="t"/>
+            <v:shape w14:anchorId="6DCA5ABA" id="Textbox 34" o:spid="_x0000_s1035" type="#_x0000_t202" style="position:absolute;margin-left:63.8pt;margin-top:0;width:434.85pt;height:13.85pt;z-index:-17455104;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAXEOxwmAEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bvNG2kwBI1XbG7WoS0&#10;AqRdPsB17CYi9nhn3Cb9e8Zu2iK4IS7j8Xj8/N4br28nN4iDQerBN3K1WEphvIa297tG/nh5fHcj&#10;BUXlWzWAN408GpK3m7dv1mOoTQkdDK1BwSCe6jE0sosx1EVBujNO0QKC8XxoAZ2KvMVd0aIaGd0N&#10;Rblcvi9GwDYgaEPE1YfTodxkfGuNjt+sJRPF0EjmFnPEHLcpFpu1qneoQtfrmYb6BxZO9Z4fvUA9&#10;qKjEHvu/oFyvEQhsXGhwBVjba5M1sJrV8g81z50KJmthcyhcbKL/B6u/Hp7DdxRxuoOJB5hFUHgC&#10;/ZPYm2IMVM89yVOqibuT0MmiSytLEHyRvT1e/DRTFJqLVVWW1cdKCs1nqw/VDecJ9Ho7IMXPBpxI&#10;SSOR55UZqMMTxVPruWUmc3o/MYnTdhJ928gygabKFtojaxl5nI2k171CI8XwxbNfafbnBM/J9pxg&#10;HO4h/5AkycOnfQTbZwJX3JkADyJLmD9NmvTv+9x1/dqbXwAAAP//AwBQSwMEFAAGAAgAAAAhADPW&#10;LULcAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPg0AUhO8m/ofNa+LNLsUEBFmaxujJxEjx&#10;4HGBV9iUfYvstsV/7/Nkj5OZzHxTbBc7ijPO3jhSsFlHIJBa1xnqFXzWr/ePIHzQ1OnRESr4QQ/b&#10;8vam0HnnLlTheR96wSXkc61gCGHKpfTtgFb7tZuQ2Du42erAcu5lN+sLl9tRxlGUSKsN8cKgJ3we&#10;sD3uT1bB7ouqF/P93nxUh8rUdRbRW3JU6m617J5ABFzCfxj+8BkdSmZq3Ik6L0bWcZpwVAE/YjvL&#10;0gcQjYI4TUGWhbzmL38BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAFxDscJgBAAAiAwAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAM9YtQtwAAAAH&#10;AQAADwAAAAAAAAAAAAAAAADyAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAPsEAAAA&#10;AA==&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w:rsidR="00D67CE0" w:rsidRDefault="00D67CE0" w:rsidP="004050B4">
+                  <w:p w14:paraId="7B75CA4C" w14:textId="77777777" w:rsidR="00D67CE0" w:rsidRPr="009F42AD" w:rsidRDefault="00D67CE0" w:rsidP="004050B4">
                     <w:pPr>
                       <w:spacing w:before="20"/>
                       <w:ind w:left="20"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r>
+                    <w:r w:rsidRPr="009F42AD">
                       <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:color w:val="171846"/>
                         <w:spacing w:val="-4"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>Niedersächsisches</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="009F42AD">
                       <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:color w:val="171846"/>
                         <w:spacing w:val="43"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="009F42AD">
                       <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:color w:val="171846"/>
                         <w:spacing w:val="-4"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>Biosicherheitskonzept</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="009F42AD">
                       <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:color w:val="171846"/>
                         <w:spacing w:val="44"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r w:rsidR="00B22E5E">
+                    <w:r w:rsidR="00B22E5E" w:rsidRPr="009F42AD">
                       <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:color w:val="171846"/>
                         <w:spacing w:val="-4"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>Rinder</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="009F42AD">
                       <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:color w:val="171846"/>
                         <w:spacing w:val="-4"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>,</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="009F42AD">
                       <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:color w:val="171846"/>
                         <w:spacing w:val="7"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="009F42AD">
                       <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:color w:val="171846"/>
                         <w:spacing w:val="-4"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>Version</w:t>
                     </w:r>
-                    <w:r w:rsidR="00B22E5E">
+                    <w:r w:rsidR="00B22E5E" w:rsidRPr="009F42AD">
                       <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:color w:val="171846"/>
                         <w:spacing w:val="44"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r w:rsidR="00001A6B">
+                    <w:r w:rsidR="00001A6B" w:rsidRPr="009F42AD">
                       <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:color w:val="171846"/>
                         <w:spacing w:val="-4"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="009F42AD">
                       <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:color w:val="171846"/>
                         <w:spacing w:val="-4"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
-                    <w:r w:rsidR="00113AD9">
+                    <w:r w:rsidR="00113AD9" w:rsidRPr="009F42AD">
                       <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:color w:val="171846"/>
                         <w:spacing w:val="-4"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="009F42AD">
                       <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:color w:val="171846"/>
                         <w:spacing w:val="17"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="009F42AD">
                       <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="171846"/>
                         <w:spacing w:val="-4"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>–</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="009F42AD">
                       <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="171846"/>
                         <w:spacing w:val="18"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r w:rsidR="004050B4">
+                    <w:r w:rsidR="004050B4" w:rsidRPr="009F42AD">
                       <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="171846"/>
                         <w:spacing w:val="-4"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>Evalu</w:t>
                     </w:r>
-                    <w:r w:rsidR="00F95C8D">
+                    <w:r w:rsidR="00F95C8D" w:rsidRPr="009F42AD">
                       <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="171846"/>
                         <w:spacing w:val="-4"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>ations</w:t>
                     </w:r>
-                    <w:r w:rsidR="004050B4">
+                    <w:r w:rsidR="004050B4" w:rsidRPr="009F42AD">
                       <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="171846"/>
                         <w:spacing w:val="-4"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>bogen</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="7B613CF4" w14:textId="77777777" w:rsidR="00D67CE0" w:rsidRDefault="00D67CE0">
     <w:pPr>
       <w:pStyle w:val="Textkrper"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
@@ -9313,215 +31671,214 @@
                           <w:pPr>
                             <w:tabs>
                               <w:tab w:val="left" w:pos="5448"/>
                             </w:tabs>
                             <w:spacing w:before="20"/>
                             <w:ind w:left="20"/>
                             <w:rPr>
                               <w:b/>
                               <w:sz w:val="24"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="37B48193" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="4516A37C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textbox 33" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:50pt;margin-top:23.75pt;width:489.75pt;height:16.2pt;z-index:-17455616;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD3d5GfrAEAAEEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFu3CAQvVfqPyDuXXudJk2t9UZto1aV&#10;oiZSkg/AGNYohqEMu/b+fQfWu4nSW5QLDDC8N2/erK4mO7CdCmjANXy5KDlTTkJn3Kbhjw8/P11y&#10;hlG4TgzgVMP3CvnV+uOH1ehrVUEPQ6cCIxCH9egb3sfo66JA2SsrcAFeOXrUEKyIdAybogtiJHQ7&#10;FFVZXhQjhM4HkAqRbq8Pj3yd8bVWMt5qjSqyoeFUW8xryGub1mK9EvUmCN8bOZch3lCFFcYR6Qnq&#10;WkTBtsH8B2WNDICg40KCLUBrI1XWQGqW5Ss1973wKmuh5qA/tQnfD1b+2d0FZrqGn51x5oQljx7U&#10;FFuYGN1Qe0aPNWXde8qL03eYyOYsFf0NyCeklOJFzuEDUnZqx6SDTTsJZfSRHNifuk4sTNLlRbX8&#10;elmdcybprSrPv3zOthTPv33A+EuBZSloeCBXcwVid4Mx8Yv6mDIXc+BPZcWpnWYVLXR7EjGS2w3H&#10;v1sRFGfDb0ftTKNxDMIxaI9BiMMPyAOUtDj4to2gTWZOFAfcmZl8ygXNM5UG4eU5Zz1P/vofAAAA&#10;//8DAFBLAwQUAAYACAAAACEAFTs6st8AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE&#10;70j8g7VI3KhNRUkT4lSoqOKAOLRQiaMbL3FEvI5sN3X/HvcEtx3taOZNvUp2YBP60DuScD8TwJBa&#10;p3vqJHx+bO6WwEJUpNXgCCWcMcCqub6qVaXdibY47WLHcgiFSkkwMY4V56E1aFWYuREp/76dtypm&#10;6TuuvTrlcDvwuRCP3KqecoNRI64Ntj+7o5WwX4+bt/Rl1Pu00K8v82J79m2S8vYmPT8Bi5jinxku&#10;+Bkdmsx0cEfSgQ1ZC5G3RAkPxQLYxSCKMl8HCUVZAm9q/n9C8wsAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQD3d5GfrAEAAEEDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQAVOzqy3wAAAAoBAAAPAAAAAAAAAAAAAAAAAAYEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAEgUAAAAA&#10;" filled="f" stroked="f">
-              <v:path arrowok="t"/>
+            <v:shape id="Textbox 33" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;margin-left:50pt;margin-top:23.75pt;width:489.75pt;height:16.2pt;z-index:-17455616;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAaE5vWlgEAABsDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFu2zAMvQ/YPwi6N3aMtmuNOMW2YsOA&#10;YivQ9gMUWYqNWaJGKrHz96NUJxm2W7ELRUnU43uPWt1NbhB7g9SDb+RyUUphvIa299tGvjx/ubiR&#10;gqLyrRrAm0YeDMm79ft3qzHUpoIOhtagYBBP9Rga2cUY6qIg3RmnaAHBeL60gE5F3uK2aFGNjO6G&#10;oirL62IEbAOCNkR8ev96KdcZ31qj4w9ryUQxNJK5xRwxx02KxXql6i2q0PV6pqHewMKp3nPTE9S9&#10;ikrssP8HyvUagcDGhQZXgLW9NlkDq1mWf6l56lQwWQubQ+FkE/0/WP19/xQeUcTpE0w8wCyCwgPo&#10;n8TeFGOgeq5JnlJNXJ2EThZdWlmC4Ifs7eHkp5mi0Hx4XS1vb6orKTTfVeXVh8tseHF+HZDiVwNO&#10;pKSRyPPKDNT+gWLqr+pjyUzmtX9iEqfNxCUp3UB7YBEjz7GR9Gun0EgxfPNsVBr6McFjsjkmGIfP&#10;kL9G0uLh4y6C7XPnM+7cmSeQCc2/JY34z32uOv/p9W8AAAD//wMAUEsDBBQABgAIAAAAIQBXDJL6&#10;3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqA2CpglxqgrBCQmRpgeO&#10;TrxNosbrELtt+Hu2J7jtaEczb/L17AZxwin0njTcLxQIpMbbnloNu+rtbgUiREPWDJ5Qww8GWBfX&#10;V7nJrD9TiadtbAWHUMiMhi7GMZMyNB06ExZ+ROLf3k/ORJZTK+1kzhzuBvmg1FI60xM3dGbElw6b&#10;w/boNGy+qHztvz/qz3Jf9lWVKnpfHrS+vZk3zyAizvHPDBd8RoeCmWp/JBvEwFop3hI1PCZPIC4G&#10;laR81RqSNAVZ5PL/hOIXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAGhOb1pYBAAAbAwAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAVwyS+t4AAAAK&#10;AQAADwAAAAAAAAAAAAAAAADwAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAPsEAAAA&#10;AA==&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w:rsidR="00D67CE0" w:rsidRDefault="00D67CE0">
+                  <w:p w14:paraId="20A03E47" w14:textId="77777777" w:rsidR="00D67CE0" w:rsidRDefault="00D67CE0">
                     <w:pPr>
                       <w:tabs>
                         <w:tab w:val="left" w:pos="5448"/>
                       </w:tabs>
                       <w:spacing w:before="20"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="46BB35AC" w14:textId="77777777" w:rsidR="00D67CE0" w:rsidRDefault="00D67CE0">
     <w:pPr>
       <w:pStyle w:val="Textkrper"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="013F7FD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9756623E"/>
     <w:lvl w:ilvl="0" w:tplc="6E5AE47E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1768" w:hanging="351"/>
+        <w:ind w:left="6872" w:hanging="351"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="171846"/>
         <w:spacing w:val="0"/>
         <w:w w:val="98"/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
         <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="611AA6D6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2674" w:hanging="351"/>
+        <w:ind w:left="7778" w:hanging="351"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="D29E7DCA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3589" w:hanging="351"/>
+        <w:ind w:left="8693" w:hanging="351"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="2A9C10E4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4503" w:hanging="351"/>
+        <w:ind w:left="9607" w:hanging="351"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="3F9E1000">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5418" w:hanging="351"/>
+        <w:ind w:left="10522" w:hanging="351"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="1676FC58">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6332" w:hanging="351"/>
+        <w:ind w:left="11436" w:hanging="351"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="732A7C38">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7247" w:hanging="351"/>
+        <w:ind w:left="12351" w:hanging="351"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="DE121168">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="8161" w:hanging="351"/>
+        <w:ind w:left="13265" w:hanging="351"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2F508D70">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="9076" w:hanging="351"/>
+        <w:ind w:left="14180" w:hanging="351"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A0D53FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3D9E3302"/>
     <w:lvl w:ilvl="0" w:tplc="47085E98">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="245" w:hanging="171"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
@@ -11089,264 +33446,293 @@
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1439183759">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="582687459">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="789663468">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1312371928">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="598220449">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1211457389">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="210"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="170"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="22529"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00724A22"/>
     <w:rsid w:val="00001A6B"/>
+    <w:rsid w:val="0003242C"/>
     <w:rsid w:val="00043094"/>
     <w:rsid w:val="0007663D"/>
+    <w:rsid w:val="000809A9"/>
     <w:rsid w:val="000D200F"/>
     <w:rsid w:val="00105905"/>
     <w:rsid w:val="00106A60"/>
     <w:rsid w:val="00113AD9"/>
     <w:rsid w:val="00116F85"/>
     <w:rsid w:val="00150F86"/>
+    <w:rsid w:val="00151850"/>
     <w:rsid w:val="00154983"/>
     <w:rsid w:val="00155EEA"/>
     <w:rsid w:val="00181ACC"/>
     <w:rsid w:val="00194052"/>
     <w:rsid w:val="001B395E"/>
     <w:rsid w:val="001B5A6B"/>
+    <w:rsid w:val="001C45F0"/>
     <w:rsid w:val="001D47D5"/>
     <w:rsid w:val="001D64D5"/>
     <w:rsid w:val="001F54C1"/>
     <w:rsid w:val="002129ED"/>
     <w:rsid w:val="00223861"/>
+    <w:rsid w:val="00226EAD"/>
+    <w:rsid w:val="00236B30"/>
     <w:rsid w:val="00242BB5"/>
     <w:rsid w:val="00261683"/>
+    <w:rsid w:val="00263753"/>
     <w:rsid w:val="002712A2"/>
     <w:rsid w:val="002842D2"/>
     <w:rsid w:val="00290EDF"/>
     <w:rsid w:val="002934F3"/>
     <w:rsid w:val="002B30F5"/>
+    <w:rsid w:val="002C1FAB"/>
     <w:rsid w:val="002C4F90"/>
+    <w:rsid w:val="002F268B"/>
+    <w:rsid w:val="0030314E"/>
     <w:rsid w:val="0030774B"/>
     <w:rsid w:val="003151AA"/>
+    <w:rsid w:val="00320CDA"/>
     <w:rsid w:val="00321DC7"/>
     <w:rsid w:val="0034427C"/>
     <w:rsid w:val="00360C22"/>
     <w:rsid w:val="003700C4"/>
     <w:rsid w:val="00387E7B"/>
     <w:rsid w:val="003B0768"/>
     <w:rsid w:val="003B6E55"/>
     <w:rsid w:val="003C1C23"/>
     <w:rsid w:val="003C5D16"/>
     <w:rsid w:val="004050B4"/>
     <w:rsid w:val="00421427"/>
     <w:rsid w:val="00475ACD"/>
+    <w:rsid w:val="00477A7D"/>
     <w:rsid w:val="004856EA"/>
     <w:rsid w:val="004A1A2E"/>
     <w:rsid w:val="004A7876"/>
     <w:rsid w:val="004B1D59"/>
     <w:rsid w:val="004B332E"/>
     <w:rsid w:val="004B57DF"/>
     <w:rsid w:val="004B58EF"/>
     <w:rsid w:val="004C099D"/>
     <w:rsid w:val="004E1607"/>
     <w:rsid w:val="004E61AB"/>
     <w:rsid w:val="004E74E9"/>
     <w:rsid w:val="004F2C79"/>
     <w:rsid w:val="0052298B"/>
     <w:rsid w:val="00550B14"/>
     <w:rsid w:val="00565FDF"/>
     <w:rsid w:val="005B2237"/>
     <w:rsid w:val="005E141D"/>
     <w:rsid w:val="005E72EB"/>
+    <w:rsid w:val="005F3732"/>
     <w:rsid w:val="00603BBE"/>
     <w:rsid w:val="00604107"/>
     <w:rsid w:val="006043BC"/>
     <w:rsid w:val="00622F54"/>
+    <w:rsid w:val="006420CB"/>
     <w:rsid w:val="0066079C"/>
     <w:rsid w:val="0067541D"/>
+    <w:rsid w:val="006769DF"/>
     <w:rsid w:val="00682163"/>
     <w:rsid w:val="006B349B"/>
     <w:rsid w:val="006D57F7"/>
+    <w:rsid w:val="006E57B9"/>
     <w:rsid w:val="007107B4"/>
     <w:rsid w:val="007109DF"/>
     <w:rsid w:val="00724A22"/>
     <w:rsid w:val="007277C7"/>
     <w:rsid w:val="0073324C"/>
     <w:rsid w:val="00733431"/>
     <w:rsid w:val="0076676D"/>
     <w:rsid w:val="007922BD"/>
+    <w:rsid w:val="00793BF8"/>
     <w:rsid w:val="007C4FB3"/>
     <w:rsid w:val="007D049A"/>
     <w:rsid w:val="007D40CC"/>
     <w:rsid w:val="007E7B55"/>
     <w:rsid w:val="007F15B9"/>
     <w:rsid w:val="0080558A"/>
+    <w:rsid w:val="00822C12"/>
     <w:rsid w:val="00836048"/>
     <w:rsid w:val="0085208E"/>
     <w:rsid w:val="00860045"/>
     <w:rsid w:val="00876E0C"/>
     <w:rsid w:val="00882E46"/>
     <w:rsid w:val="00884DA9"/>
     <w:rsid w:val="008B0302"/>
     <w:rsid w:val="008B190E"/>
     <w:rsid w:val="008B7290"/>
+    <w:rsid w:val="00923A4C"/>
     <w:rsid w:val="009328DE"/>
     <w:rsid w:val="0094367F"/>
     <w:rsid w:val="00945523"/>
     <w:rsid w:val="00950C93"/>
     <w:rsid w:val="00954113"/>
     <w:rsid w:val="00961CEA"/>
+    <w:rsid w:val="009A239E"/>
     <w:rsid w:val="009A4A69"/>
     <w:rsid w:val="009D7D30"/>
     <w:rsid w:val="009F01DE"/>
     <w:rsid w:val="009F10D7"/>
+    <w:rsid w:val="009F42AD"/>
     <w:rsid w:val="009F46F8"/>
     <w:rsid w:val="00A05E43"/>
+    <w:rsid w:val="00A632A9"/>
     <w:rsid w:val="00A8229A"/>
     <w:rsid w:val="00A843BD"/>
     <w:rsid w:val="00A92CB3"/>
     <w:rsid w:val="00AC6142"/>
     <w:rsid w:val="00AD7A13"/>
     <w:rsid w:val="00AE0545"/>
     <w:rsid w:val="00AE37FA"/>
+    <w:rsid w:val="00AE6A26"/>
     <w:rsid w:val="00AE6C81"/>
     <w:rsid w:val="00B03917"/>
     <w:rsid w:val="00B16103"/>
     <w:rsid w:val="00B22E5E"/>
     <w:rsid w:val="00B42384"/>
     <w:rsid w:val="00B45B6D"/>
     <w:rsid w:val="00B559F5"/>
     <w:rsid w:val="00B63849"/>
     <w:rsid w:val="00B95E49"/>
     <w:rsid w:val="00BA5136"/>
     <w:rsid w:val="00BB1D6A"/>
     <w:rsid w:val="00BD7A6D"/>
     <w:rsid w:val="00BF01C3"/>
     <w:rsid w:val="00BF6DE9"/>
     <w:rsid w:val="00C0333B"/>
     <w:rsid w:val="00C035B4"/>
+    <w:rsid w:val="00C04AF0"/>
     <w:rsid w:val="00C2102C"/>
     <w:rsid w:val="00C21B8C"/>
+    <w:rsid w:val="00C4094B"/>
     <w:rsid w:val="00C94286"/>
     <w:rsid w:val="00CA13D6"/>
     <w:rsid w:val="00CA6F62"/>
     <w:rsid w:val="00CF046D"/>
     <w:rsid w:val="00CF71C6"/>
     <w:rsid w:val="00D67CE0"/>
     <w:rsid w:val="00D67E9F"/>
     <w:rsid w:val="00D94828"/>
     <w:rsid w:val="00DA7CAD"/>
     <w:rsid w:val="00DB7C57"/>
     <w:rsid w:val="00DD215D"/>
     <w:rsid w:val="00DD62ED"/>
     <w:rsid w:val="00DF53DD"/>
     <w:rsid w:val="00E03598"/>
     <w:rsid w:val="00E04DB0"/>
     <w:rsid w:val="00E12B92"/>
+    <w:rsid w:val="00E57725"/>
     <w:rsid w:val="00E660CF"/>
     <w:rsid w:val="00EA3FB4"/>
+    <w:rsid w:val="00EC0823"/>
     <w:rsid w:val="00EC1E50"/>
+    <w:rsid w:val="00ED133E"/>
     <w:rsid w:val="00ED56C4"/>
     <w:rsid w:val="00EF1F7A"/>
     <w:rsid w:val="00F10825"/>
     <w:rsid w:val="00F114E5"/>
+    <w:rsid w:val="00F149A1"/>
     <w:rsid w:val="00F154D1"/>
     <w:rsid w:val="00F17E7C"/>
     <w:rsid w:val="00F3075D"/>
     <w:rsid w:val="00F37E72"/>
     <w:rsid w:val="00F45B99"/>
     <w:rsid w:val="00F55373"/>
     <w:rsid w:val="00F7014E"/>
+    <w:rsid w:val="00F77F02"/>
     <w:rsid w:val="00F80B51"/>
     <w:rsid w:val="00F86744"/>
     <w:rsid w:val="00F95C8D"/>
     <w:rsid w:val="00FB6EB6"/>
     <w:rsid w:val="00FD07F3"/>
     <w:rsid w:val="00FD7B30"/>
     <w:rsid w:val="00FF4703"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="22529"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2521E8D7"/>
   <w15:docId w15:val="{0CD5733E-4F39-4556-833A-D7096986CA23}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
@@ -11770,50 +34156,72 @@
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standard"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="3594"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="berschrift4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift4Zchn"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C04AF0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -12059,70 +34467,161 @@
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002C4F90"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellenraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00B42384"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift4Zchn">
+    <w:name w:val="Überschrift 4 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00C04AF0"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:lang w:val="de-DE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal2">
+    <w:name w:val="Table Normal2"/>
+    <w:uiPriority w:val="2"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C04AF0"/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster1">
+    <w:name w:val="Tabellenraster1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:next w:val="Tabellenraster"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00C04AF0"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster2">
+    <w:name w:val="Tabellenraster2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:next w:val="Tabellenraster"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00C04AF0"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="206798313">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1002009045">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1433236687">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1766994343">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
@@ -12402,76 +34901,76 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E286CC1-95C8-4576-A459-34BEA0A6C049}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>3058</Characters>
+  <Pages>5</Pages>
+  <Words>1182</Words>
+  <Characters>7453</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>25</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>62</Lines>
+  <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3536</CharactersWithSpaces>
+  <CharactersWithSpaces>8618</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Jeannette Saluschke</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2024-10-30T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Adobe InDesign 20.0 (Windows)</vt:lpwstr>
   </property>